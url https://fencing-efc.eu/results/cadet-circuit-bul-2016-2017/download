--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1605,51 +1605,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
@@ -1865,51 +1865,51 @@
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
@@ -2339,51 +2339,51 @@
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
       <c r="F44" t="s">
@@ -2996,51 +2996,51 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>43</v>
       </c>
       <c r="F76" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
@@ -3136,91 +3136,91 @@
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>19</v>
       </c>
       <c r="F85" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
@@ -3475,51 +3475,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>162</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>163</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>43</v>
       </c>
       <c r="F101" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>164</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>43</v>
       </c>
       <c r="F102" t="s">
         <v>53</v>
       </c>
     </row>
@@ -3543,102 +3543,102 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>43</v>
       </c>
       <c r="F107" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>174</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
@@ -4292,51 +4292,51 @@
       </c>
       <c r="C27" t="s">
         <v>213</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>214</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>215</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
@@ -4449,51 +4449,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>223</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>224</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>225</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
@@ -4586,51 +4586,51 @@
       </c>
       <c r="C42" t="s">
         <v>230</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>231</v>
       </c>
       <c r="F42" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>233</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>234</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>193</v>
       </c>
     </row>
@@ -4703,51 +4703,51 @@
       </c>
       <c r="C48" t="s">
         <v>239</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>240</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>241</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
@@ -5040,51 +5040,51 @@
       </c>
       <c r="C65" t="s">
         <v>259</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>260</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>261</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
@@ -5368,71 +5368,71 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>279</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>280</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>281</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>282</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>189</v>
       </c>
       <c r="F85" t="s">
@@ -5639,111 +5639,111 @@
       </c>
       <c r="C96" t="s">
         <v>294</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>295</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>19</v>
       </c>
       <c r="F97" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>296</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>297</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>298</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>299</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>173</v>
       </c>
     </row>
@@ -5756,51 +5756,51 @@
       </c>
       <c r="C102" t="s">
         <v>300</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>301</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>302</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
@@ -5864,102 +5864,102 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>308</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>309</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>22</v>
       </c>
       <c r="F109" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>311</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>312</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>43</v>
       </c>
       <c r="F111" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>313</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>314</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>145</v>
       </c>
     </row>
@@ -6130,51 +6130,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>325</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>326</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>22</v>
       </c>
       <c r="F125" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>327</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>22</v>
       </c>
       <c r="F126" t="s">
         <v>99</v>
       </c>
     </row>