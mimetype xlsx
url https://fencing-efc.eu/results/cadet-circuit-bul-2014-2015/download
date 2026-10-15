--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2614,51 +2614,51 @@
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
@@ -3039,51 +3039,51 @@
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3116,108 +3116,108 @@
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>142</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>113</v>
       </c>
     </row>
@@ -3304,96 +3304,96 @@
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>151</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>104</v>
       </c>
       <c r="F100" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="C101" t="s">
         <v>152</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="C102" t="s">
         <v>153</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="C103" t="s">
         <v>154</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="C104" t="s">
         <v>155</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="C105" t="s">
         <v>156</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>157</v>
       </c>
     </row>
@@ -3513,65 +3513,65 @@
         <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="C113" t="s">
         <v>166</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="C114" t="s">
         <v>167</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="C115" t="s">
         <v>168</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>170</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3726,51 +3726,51 @@
       </c>
       <c r="C3" t="s">
         <v>178</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>179</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>180</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
@@ -3917,51 +3917,51 @@
       </c>
       <c r="C13" t="s">
         <v>188</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>189</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>190</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
@@ -4211,51 +4211,51 @@
       </c>
       <c r="C28" t="s">
         <v>203</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>204</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>205</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4308,91 +4308,91 @@
       </c>
       <c r="C33" t="s">
         <v>209</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>210</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>211</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>212</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
@@ -5026,51 +5026,51 @@
       </c>
       <c r="C71" t="s">
         <v>255</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>256</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>64</v>
       </c>
       <c r="F72" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>257</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
@@ -5371,91 +5371,91 @@
       </c>
       <c r="C89" t="s">
         <v>273</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>274</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>275</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>276</v>
       </c>
       <c r="D92">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>104</v>
       </c>
       <c r="F92" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>277</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
@@ -5528,51 +5528,51 @@
       </c>
       <c r="C97" t="s">
         <v>282</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>283</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.5</v>
       </c>
       <c r="C99" t="s">
         <v>285</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>251</v>
       </c>
       <c r="F99" t="s">
@@ -5633,51 +5633,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>289</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>290</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>291</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>292</v>
@@ -5695,79 +5695,79 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>293</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>294</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>295</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>296</v>
       </c>
       <c r="D110">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>297</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
@@ -5870,51 +5870,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>305</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>306</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>307</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -5949,82 +5949,82 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>310</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>39</v>
       </c>
       <c r="F123" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>311</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>312</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>313</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.5</v>
       </c>
       <c r="C127" t="s">
         <v>314</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>19</v>
       </c>
       <c r="F127" t="s">