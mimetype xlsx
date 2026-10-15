--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1310,51 +1310,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
@@ -1564,51 +1564,51 @@
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1969,71 +1969,71 @@
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2140,51 +2140,51 @@
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2455,51 +2455,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>109</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
@@ -2759,51 +2759,51 @@
       </c>
       <c r="C8" t="s">
         <v>124</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>125</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>126</v>
       </c>
       <c r="F9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>128</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3090,71 +3090,71 @@
       </c>
       <c r="C25" t="s">
         <v>147</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>148</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>149</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>150</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
@@ -3384,51 +3384,51 @@
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>164</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>165</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
@@ -3484,88 +3484,88 @@
       </c>
       <c r="C45" t="s">
         <v>170</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>171</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>172</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>173</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>174</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3880,51 +3880,51 @@
       </c>
       <c r="C66" t="s">
         <v>191</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>192</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>193</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
@@ -3988,51 +3988,51 @@
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>197</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>199</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>200</v>
       </c>
       <c r="F74" t="s">
@@ -4238,51 +4238,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>214</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>215</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>216</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4399,51 +4399,51 @@
         <v>76</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>225</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>226</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>227</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>228</v>
@@ -4504,51 +4504,51 @@
       </c>
       <c r="C102" t="s">
         <v>231</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>2.5</v>
       </c>
       <c r="C103" t="s">
         <v>232</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>