--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1669,71 +1669,71 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
@@ -1800,51 +1800,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2751,88 +2751,88 @@
       </c>
       <c r="C39" t="s">
         <v>134</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>136</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>137</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
@@ -2848,51 +2848,51 @@
       </c>
       <c r="C44" t="s">
         <v>139</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>140</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -2959,51 +2959,51 @@
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>121</v>
       </c>
       <c r="F51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>148</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -3013,51 +3013,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>32</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>150</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3078,51 +3078,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>154</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>155</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>156</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>83</v>
       </c>
     </row>