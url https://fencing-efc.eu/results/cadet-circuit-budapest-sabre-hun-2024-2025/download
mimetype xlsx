--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2693,51 +2693,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -2764,51 +2764,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3376,51 +3376,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
@@ -3590,51 +3590,51 @@
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
@@ -3704,51 +3704,51 @@
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
@@ -3775,88 +3775,88 @@
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>43</v>
       </c>
       <c r="F64" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
@@ -4151,51 +4151,51 @@
       </c>
       <c r="C81" t="s">
         <v>126</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>32</v>
       </c>
       <c r="F81" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>86</v>
       </c>
       <c r="F82" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4268,111 +4268,111 @@
       </c>
       <c r="C87" t="s">
         <v>136</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>32</v>
       </c>
       <c r="F88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>139</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>140</v>
       </c>
       <c r="F89" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>143</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>144</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
@@ -4516,51 +4516,51 @@
       </c>
       <c r="C100" t="s">
         <v>154</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>29</v>
       </c>
       <c r="F101" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -4707,51 +4707,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>168</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>170</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
       <c r="F112" t="s">
@@ -4844,51 +4844,51 @@
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>180</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
       <c r="F118" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>181</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
       <c r="F119" t="s">
@@ -4924,51 +4924,51 @@
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>32</v>
       </c>
       <c r="F121" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>187</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>188</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>43</v>
       </c>
       <c r="F123" t="s">
@@ -4984,51 +4984,51 @@
       </c>
       <c r="C124" t="s">
         <v>189</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>46</v>
       </c>
       <c r="F124" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>190</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>32</v>
       </c>
       <c r="F126" t="s">
@@ -5044,71 +5044,71 @@
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>32</v>
       </c>
       <c r="F127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>194</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>196</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
@@ -5135,51 +5135,51 @@
         <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>201</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>202</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>16</v>
       </c>
       <c r="F133" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>203</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
         <v>21</v>
       </c>
     </row>
@@ -5254,51 +5254,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>209</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>211</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>140</v>
       </c>
       <c r="F140" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>212</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>71</v>
       </c>
     </row>
@@ -5509,85 +5509,85 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>228</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>230</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>43</v>
       </c>
       <c r="F155" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>231</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>233</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>234</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>46</v>
       </c>
       <c r="F158" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5713,51 +5713,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>242</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>23</v>
       </c>
       <c r="F166" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>244</v>
       </c>
       <c r="D167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>23</v>
       </c>
       <c r="F167" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>246</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>32</v>
       </c>
       <c r="F168" t="s">
         <v>33</v>
       </c>
     </row>
@@ -6002,51 +6002,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>272</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>29</v>
       </c>
       <c r="F183" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>273</v>
       </c>
       <c r="D184">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>39</v>
       </c>
       <c r="F184" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>275</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
       <c r="F185" t="s">
         <v>117</v>
       </c>
     </row>
@@ -6087,51 +6087,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>278</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>267</v>
       </c>
       <c r="F188" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>279</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>280</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
@@ -6438,68 +6438,68 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>307</v>
       </c>
       <c r="D209">
         <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>303</v>
       </c>
       <c r="F209" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="C210" t="s">
         <v>308</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>32</v>
       </c>
       <c r="F210" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>309</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>310</v>
       </c>
       <c r="F211" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>312</v>
       </c>
       <c r="D212">
         <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>43</v>
       </c>
       <c r="F212" t="s">
         <v>103</v>
       </c>
     </row>
@@ -6523,102 +6523,102 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>314</v>
       </c>
       <c r="D214">
         <v>16</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>315</v>
       </c>
       <c r="D215">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E215" t="s">
         <v>316</v>
       </c>
       <c r="F215" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>318</v>
       </c>
       <c r="D216">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>39</v>
       </c>
       <c r="F216" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>319</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>255</v>
       </c>
       <c r="F217" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>321</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>46</v>
       </c>
       <c r="F218" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>322</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>303</v>
       </c>
       <c r="F219" t="s">
         <v>323</v>
       </c>
     </row>
@@ -6642,51 +6642,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>325</v>
       </c>
       <c r="D221">
         <v>15</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>326</v>
       </c>
       <c r="D222">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>327</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>46</v>
       </c>
       <c r="F223" t="s">
         <v>253</v>
       </c>
     </row>
@@ -6724,99 +6724,99 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>331</v>
       </c>
       <c r="D226">
         <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>39</v>
       </c>
       <c r="F226" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>332</v>
       </c>
       <c r="D227">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E227" t="s">
         <v>46</v>
       </c>
       <c r="F227" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>333</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>39</v>
       </c>
       <c r="F228" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>334</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>335</v>
       </c>
       <c r="D230">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>336</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
@@ -6837,51 +6837,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>338</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>39</v>
       </c>
       <c r="F233" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>339</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>29</v>
       </c>
       <c r="F234" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>340</v>
       </c>
       <c r="D235">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>39</v>
       </c>
       <c r="F235" t="s">
         <v>207</v>
       </c>
     </row>
@@ -6939,51 +6939,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>345</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>346</v>
       </c>
       <c r="D240">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>39</v>
       </c>
       <c r="F240" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7188,51 +7188,51 @@
       </c>
       <c r="C12" t="s">
         <v>360</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>361</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>362</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -7595,51 +7595,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>389</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>390</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>391</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
     </row>
@@ -7689,85 +7689,85 @@
       </c>
       <c r="C39" t="s">
         <v>394</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>395</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>396</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>397</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>398</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7811,51 +7811,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>402</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>403</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>404</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -7868,51 +7868,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>405</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>406</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
       <c r="F50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>407</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7939,51 +7939,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>409</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>410</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>411</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
         <v>159</v>
       </c>
     </row>
@@ -8517,51 +8517,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>445</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>446</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>448</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
       <c r="F86" t="s">
         <v>449</v>
       </c>
     </row>
@@ -8571,51 +8571,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>450</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>451</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>452</v>
       </c>
       <c r="F88" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>454</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
@@ -9065,51 +9065,51 @@
       </c>
       <c r="C112" t="s">
         <v>481</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>483</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>484</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>485</v>
       </c>
       <c r="F114" t="s">
@@ -9242,51 +9242,51 @@
       </c>
       <c r="C121" t="s">
         <v>495</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>496</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>497</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>23</v>
       </c>
       <c r="F123" t="s">
@@ -9442,71 +9442,71 @@
       </c>
       <c r="C131" t="s">
         <v>505</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>506</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
       <c r="F132" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>507</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>32</v>
       </c>
       <c r="F133" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>508</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
@@ -9516,51 +9516,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>509</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>32</v>
       </c>
       <c r="F135" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>511</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>310</v>
       </c>
       <c r="F136" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>512</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>43</v>
       </c>
       <c r="F137" t="s">
         <v>117</v>
       </c>
     </row>
@@ -9700,51 +9700,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>522</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>140</v>
       </c>
       <c r="F146" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>523</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>32</v>
       </c>
       <c r="F147" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>524</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>32</v>
       </c>
       <c r="F148" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9768,51 +9768,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>526</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>261</v>
       </c>
       <c r="F150" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>527</v>
       </c>
       <c r="D151">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>528</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>32</v>
       </c>
       <c r="F152" t="s">
         <v>89</v>
       </c>
     </row>
@@ -9850,51 +9850,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>532</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>32</v>
       </c>
       <c r="F155" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>533</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>46</v>
       </c>
       <c r="F156" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>534</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>43</v>
       </c>
       <c r="F157" t="s">
         <v>44</v>
       </c>
     </row>
@@ -10065,96 +10065,96 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>545</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>547</v>
       </c>
       <c r="D169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>548</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>140</v>
       </c>
       <c r="F170" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>549</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>550</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>401</v>
       </c>
       <c r="F172" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>552</v>
       </c>
       <c r="D173">
         <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>198</v>
       </c>
     </row>
@@ -10226,116 +10226,116 @@
         <v>477</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>557</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
       </c>
       <c r="C179" t="s">
         <v>558</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>39</v>
       </c>
       <c r="F179" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>559</v>
       </c>
       <c r="D180">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>560</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>29</v>
       </c>
       <c r="F181" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>561</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>562</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>16</v>
       </c>
       <c r="F183" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>563</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>43</v>
       </c>
       <c r="F184" t="s">
         <v>148</v>
       </c>
     </row>
@@ -10373,51 +10373,51 @@
         <v>253</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>566</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>567</v>
       </c>
       <c r="D188">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>43</v>
       </c>
       <c r="F188" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>568</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>29</v>
       </c>
       <c r="F189" t="s">
         <v>569</v>
       </c>
     </row>
@@ -10625,85 +10625,85 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>583</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>16</v>
       </c>
       <c r="F202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>584</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>43</v>
       </c>
       <c r="F203" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>586</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>29</v>
       </c>
       <c r="F204" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>587</v>
       </c>
       <c r="D205">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>303</v>
       </c>
       <c r="F205" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>200</v>
       </c>
       <c r="C206" t="s">
         <v>589</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>53</v>
       </c>
     </row>
@@ -10727,150 +10727,150 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>202</v>
       </c>
       <c r="C208" t="s">
         <v>591</v>
       </c>
       <c r="D208">
         <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>452</v>
       </c>
       <c r="F208" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>203</v>
       </c>
       <c r="C209" t="s">
         <v>592</v>
       </c>
       <c r="D209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>140</v>
       </c>
       <c r="F209" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>593</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>594</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>29</v>
       </c>
       <c r="F211" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>595</v>
       </c>
       <c r="D212">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>16</v>
       </c>
       <c r="F212" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>596</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>29</v>
       </c>
       <c r="F213" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>597</v>
       </c>
       <c r="D214">
         <v>16</v>
       </c>
       <c r="E214" t="s">
         <v>43</v>
       </c>
       <c r="F214" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="C215" t="s">
         <v>598</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>599</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>16</v>
       </c>
       <c r="F216" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>211</v>
@@ -11112,82 +11112,82 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
       </c>
       <c r="C231" t="s">
         <v>618</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>39</v>
       </c>
       <c r="F231" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>226</v>
       </c>
       <c r="C232" t="s">
         <v>619</v>
       </c>
       <c r="D232">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>227</v>
       </c>
       <c r="C233" t="s">
         <v>620</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>316</v>
       </c>
       <c r="F233" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>228</v>
       </c>
       <c r="C234" t="s">
         <v>621</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>29</v>
       </c>
       <c r="F234" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>229</v>
       </c>
       <c r="C235" t="s">
         <v>622</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>43</v>
       </c>
       <c r="F235" t="s">
         <v>585</v>
       </c>
     </row>
@@ -11239,51 +11239,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>627</v>
       </c>
       <c r="D239">
         <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>140</v>
       </c>
       <c r="F239" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>628</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>39</v>
       </c>
       <c r="F240" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>235</v>
       </c>
       <c r="C241" t="s">
         <v>629</v>
       </c>
       <c r="D241">
         <v>18</v>
       </c>
       <c r="E241" t="s">
         <v>16</v>
       </c>
       <c r="F241" t="s">
         <v>65</v>
       </c>
     </row>
@@ -11536,51 +11536,51 @@
         <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>648</v>
       </c>
       <c r="D257">
         <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>252</v>
       </c>
       <c r="C258" t="s">
         <v>649</v>
       </c>
       <c r="D258">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E258" t="s">
         <v>261</v>
       </c>
       <c r="F258" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>253</v>
       </c>
       <c r="C259" t="s">
         <v>650</v>
       </c>
       <c r="D259">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>140</v>
       </c>
       <c r="F259" t="s">
         <v>141</v>
       </c>
     </row>
@@ -11720,51 +11720,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>660</v>
       </c>
       <c r="D268">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>263</v>
       </c>
       <c r="C269" t="s">
         <v>661</v>
       </c>
       <c r="D269">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>23</v>
       </c>
       <c r="F269" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>264</v>
       </c>
       <c r="C270" t="s">
         <v>662</v>
       </c>
       <c r="D270">
         <v>16</v>
       </c>
       <c r="E270" t="s">
         <v>289</v>
       </c>
       <c r="F270" t="s">
         <v>290</v>
       </c>
     </row>
@@ -11873,85 +11873,85 @@
     <row r="277" spans="1:6">
       <c r="A277">
         <v>269</v>
       </c>
       <c r="C277" t="s">
         <v>669</v>
       </c>
       <c r="D277">
         <v>16</v>
       </c>
       <c r="E277" t="s">
         <v>16</v>
       </c>
       <c r="F277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>269</v>
       </c>
       <c r="C278" t="s">
         <v>670</v>
       </c>
       <c r="D278">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E278" t="s">
         <v>485</v>
       </c>
       <c r="F278" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>273</v>
       </c>
       <c r="C279" t="s">
         <v>671</v>
       </c>
       <c r="D279">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E279" t="s">
         <v>39</v>
       </c>
       <c r="F279" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>273</v>
       </c>
       <c r="C280" t="s">
         <v>672</v>
       </c>
       <c r="D280">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E280" t="s">
         <v>267</v>
       </c>
       <c r="F280" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>273</v>
       </c>
       <c r="C281" t="s">
         <v>673</v>
       </c>
       <c r="D281">
         <v>17</v>
       </c>
       <c r="E281" t="s">
         <v>267</v>
       </c>
       <c r="F281" t="s">
         <v>268</v>
       </c>
     </row>
@@ -12074,51 +12074,51 @@
         <v>463</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>283</v>
       </c>
       <c r="C289" t="s">
         <v>681</v>
       </c>
       <c r="D289">
         <v>17</v>
       </c>
       <c r="E289" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>283</v>
       </c>
       <c r="C290" t="s">
         <v>682</v>
       </c>
       <c r="D290">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
         <v>7</v>
       </c>
       <c r="F290" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>683</v>
       </c>
       <c r="D291">
         <v>16</v>
       </c>
       <c r="E291" t="s">
         <v>316</v>
       </c>
       <c r="F291" t="s">
         <v>317</v>
       </c>
     </row>