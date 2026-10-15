--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2683,51 +2683,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -2782,51 +2782,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2890,51 +2890,51 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2947,51 +2947,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
@@ -3403,51 +3403,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3571,51 +3571,51 @@
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>94</v>
       </c>
       <c r="F50" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>96</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -3682,91 +3682,91 @@
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
@@ -3782,51 +3782,51 @@
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>108</v>
       </c>
       <c r="F60" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
@@ -3902,51 +3902,51 @@
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>120</v>
       </c>
       <c r="F67" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
@@ -4056,108 +4056,108 @@
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>74</v>
       </c>
       <c r="F74" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
       <c r="F75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>120</v>
       </c>
       <c r="F79" t="s">
@@ -4293,51 +4293,51 @@
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>28</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>35</v>
       </c>
       <c r="F87" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
@@ -4373,91 +4373,91 @@
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>108</v>
       </c>
       <c r="F93" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>108</v>
       </c>
       <c r="F94" t="s">
@@ -4644,145 +4644,145 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>174</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>175</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>120</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5169,51 +5169,51 @@
       </c>
       <c r="C131" t="s">
         <v>209</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>94</v>
       </c>
       <c r="F131" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>211</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>28</v>
       </c>
       <c r="F132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -5387,51 +5387,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>226</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>74</v>
       </c>
       <c r="F144" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>227</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>144</v>
       </c>
     </row>
@@ -5455,102 +5455,102 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>232</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>74</v>
       </c>
       <c r="F148" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>233</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>74</v>
       </c>
       <c r="F149" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>234</v>
       </c>
       <c r="D150">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>108</v>
       </c>
       <c r="F150" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>29</v>
       </c>
     </row>
@@ -5707,102 +5707,102 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>253</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>254</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>28</v>
       </c>
       <c r="F164" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>255</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>165</v>
       </c>
       <c r="F165" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>257</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>258</v>
       </c>
       <c r="D167">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>165</v>
       </c>
       <c r="F167" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>260</v>
       </c>
       <c r="D168">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>74</v>
       </c>
       <c r="F168" t="s">
         <v>75</v>
       </c>
     </row>
@@ -5908,51 +5908,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>269</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>88</v>
       </c>
       <c r="F177" t="s">
         <v>216</v>
       </c>
     </row>
@@ -6086,68 +6086,68 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>284</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>285</v>
       </c>
       <c r="D187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>165</v>
       </c>
       <c r="F187" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>286</v>
       </c>
       <c r="D188">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>287</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
@@ -6360,51 +6360,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>306</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>120</v>
       </c>
       <c r="F203" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>307</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>308</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
@@ -6586,51 +6586,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>325</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>326</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>182</v>
       </c>
       <c r="F218" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>328</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
@@ -6801,51 +6801,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>342</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>74</v>
       </c>
       <c r="F230" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>343</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>74</v>
       </c>
       <c r="F231" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>344</v>
       </c>
       <c r="D232">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>20</v>
       </c>
       <c r="F232" t="s">
         <v>270</v>
       </c>
     </row>
@@ -7324,96 +7324,96 @@
         <v>182</v>
       </c>
       <c r="F3" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>379</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>380</v>
       </c>
       <c r="F4" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>382</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>120</v>
       </c>
       <c r="F5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>383</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>384</v>
       </c>
       <c r="F6" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>386</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>387</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>388</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7446,51 +7446,51 @@
       </c>
       <c r="C11" t="s">
         <v>391</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>392</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>393</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>84</v>
       </c>
     </row>
@@ -7500,68 +7500,68 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>394</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>395</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>396</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>397</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7773,91 +7773,91 @@
       </c>
       <c r="C29" t="s">
         <v>412</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>413</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>74</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>414</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>416</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>417</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
     </row>
@@ -8004,51 +8004,51 @@
       </c>
       <c r="C41" t="s">
         <v>426</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>427</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>428</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>94</v>
       </c>
       <c r="F43" t="s">
         <v>390</v>
       </c>
     </row>
@@ -8172,51 +8172,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>437</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>438</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>439</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
@@ -8272,51 +8272,51 @@
       </c>
       <c r="C55" t="s">
         <v>442</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>44</v>
       </c>
       <c r="F55" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>443</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>444</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>295</v>
       </c>
     </row>
@@ -8363,51 +8363,51 @@
       </c>
       <c r="C60" t="s">
         <v>447</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>448</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>449</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
@@ -8577,51 +8577,51 @@
       </c>
       <c r="C71" t="s">
         <v>461</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>28</v>
       </c>
       <c r="F71" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>462</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>88</v>
       </c>
       <c r="F72" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>464</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
       <c r="F73" t="s">
@@ -8677,51 +8677,51 @@
       </c>
       <c r="C76" t="s">
         <v>467</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>468</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>470</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>108</v>
       </c>
       <c r="F78" t="s">
@@ -8971,51 +8971,51 @@
       </c>
       <c r="C91" t="s">
         <v>486</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>28</v>
       </c>
       <c r="F91" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>487</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>64</v>
       </c>
       <c r="F92" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>489</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
@@ -9108,71 +9108,71 @@
       </c>
       <c r="C98" t="s">
         <v>496</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>94</v>
       </c>
       <c r="F98" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>498</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>500</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>501</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>182</v>
       </c>
       <c r="F101" t="s">
@@ -10028,51 +10028,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>562</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>563</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>94</v>
       </c>
       <c r="F148" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>564</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>134</v>
       </c>
     </row>
@@ -10130,51 +10130,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="C153" t="s">
         <v>568</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>165</v>
       </c>
       <c r="F153" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>569</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>108</v>
       </c>
       <c r="F154" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>570</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>44</v>
       </c>
       <c r="F155" t="s">
         <v>137</v>
       </c>
     </row>
@@ -10198,51 +10198,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>572</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>573</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>494</v>
       </c>
       <c r="F158" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>575</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>576</v>
       </c>
     </row>
@@ -10266,51 +10266,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>580</v>
       </c>
       <c r="D161">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>581</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>582</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>182</v>
       </c>
       <c r="F163" t="s">
         <v>248</v>
       </c>
     </row>
@@ -10894,51 +10894,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>622</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>94</v>
       </c>
       <c r="F199" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>623</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>624</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>115</v>
       </c>
     </row>
@@ -10962,102 +10962,102 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>627</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>165</v>
       </c>
       <c r="F203" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>628</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>94</v>
       </c>
       <c r="F204" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>630</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>20</v>
       </c>
       <c r="F205" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>631</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>165</v>
       </c>
       <c r="F206" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>632</v>
       </c>
       <c r="D207">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>74</v>
       </c>
       <c r="F207" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>633</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>182</v>
       </c>
       <c r="F208" t="s">
         <v>222</v>
       </c>
     </row>
@@ -11112,51 +11112,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>638</v>
       </c>
       <c r="D212">
         <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>74</v>
       </c>
       <c r="F212" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>639</v>
       </c>
       <c r="D213">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>10</v>
       </c>
       <c r="F213" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>640</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>94</v>
       </c>
       <c r="F214" t="s">
         <v>370</v>
       </c>
     </row>
@@ -11947,51 +11947,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>255</v>
       </c>
       <c r="C262" t="s">
         <v>699</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>182</v>
       </c>
       <c r="F262" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>255</v>
       </c>
       <c r="C263" t="s">
         <v>701</v>
       </c>
       <c r="D263">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>10</v>
       </c>
       <c r="F263" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="C264" t="s">
         <v>702</v>
       </c>
       <c r="D264">
         <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>120</v>
       </c>
       <c r="F264" t="s">
         <v>598</v>
       </c>
     </row>
@@ -12043,51 +12043,51 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>706</v>
       </c>
       <c r="D268">
         <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>120</v>
       </c>
       <c r="F268" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="C269" t="s">
         <v>707</v>
       </c>
       <c r="D269">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s">
         <v>7</v>
       </c>
       <c r="F269" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>263</v>
       </c>
       <c r="C270" t="s">
         <v>709</v>
       </c>
       <c r="D270">
         <v>19</v>
       </c>
       <c r="E270" t="s">
         <v>74</v>
       </c>
       <c r="F270" t="s">
         <v>228</v>
       </c>
     </row>
@@ -12388,51 +12388,51 @@
     <row r="289" spans="1:6">
       <c r="A289">
         <v>282</v>
       </c>
       <c r="C289" t="s">
         <v>730</v>
       </c>
       <c r="D289">
         <v>17</v>
       </c>
       <c r="E289" t="s">
         <v>165</v>
       </c>
       <c r="F289" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>731</v>
       </c>
       <c r="D290">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E290" t="s">
         <v>10</v>
       </c>
       <c r="F290" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>