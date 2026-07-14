--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -4155,51 +4155,51 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
@@ -4377,51 +4377,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
@@ -4471,51 +4471,51 @@
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4579,51 +4579,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4656,71 +4656,71 @@
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>33</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
@@ -4753,51 +4753,51 @@
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
@@ -4810,51 +4810,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
@@ -4967,51 +4967,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>51</v>
       </c>
       <c r="F58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
@@ -5081,51 +5081,51 @@
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>32</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -5389,51 +5389,51 @@
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>15</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>72</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>144</v>
       </c>
     </row>
@@ -5486,51 +5486,51 @@
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>151</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>42</v>
       </c>
       <c r="F86" t="s">
@@ -5603,91 +5603,91 @@
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>51</v>
       </c>
       <c r="F90" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>161</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>71</v>
       </c>
       <c r="F91" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>163</v>
       </c>
       <c r="D92">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>79</v>
       </c>
       <c r="F93" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>168</v>
       </c>
     </row>
@@ -5757,51 +5757,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>103</v>
       </c>
       <c r="F99" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>178</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5868,88 +5868,88 @@
       </c>
       <c r="C104" t="s">
         <v>182</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>71</v>
       </c>
       <c r="F104" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>184</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>98</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
       <c r="F106" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>187</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>188</v>
       </c>
       <c r="F107" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
@@ -6019,51 +6019,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>196</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>197</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>198</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>32</v>
       </c>
       <c r="F114" t="s">
         <v>186</v>
       </c>
     </row>
@@ -6190,51 +6190,51 @@
       </c>
       <c r="C121" t="s">
         <v>209</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
@@ -6261,51 +6261,51 @@
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>32</v>
       </c>
       <c r="F126" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>216</v>
       </c>
       <c r="D127">
         <v>13</v>
       </c>
       <c r="E127" t="s">
         <v>42</v>
       </c>
       <c r="F127" t="s">
@@ -6361,51 +6361,51 @@
       </c>
       <c r="C130" t="s">
         <v>222</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>223</v>
       </c>
       <c r="F130" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>123</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>225</v>
       </c>
       <c r="D131">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>226</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>103</v>
       </c>
     </row>
@@ -6489,51 +6489,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>231</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>29</v>
       </c>
       <c r="F137" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>29</v>
       </c>
       <c r="F138" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>234</v>
       </c>
     </row>
@@ -6571,82 +6571,82 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>32</v>
       </c>
       <c r="F142" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>239</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>240</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>242</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>103</v>
       </c>
       <c r="F145" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>244</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>89</v>
       </c>
     </row>
@@ -6701,51 +6701,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>140</v>
       </c>
       <c r="C150" t="s">
         <v>249</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>51</v>
       </c>
       <c r="F150" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>250</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>71</v>
       </c>
       <c r="F151" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>251</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>119</v>
       </c>
     </row>
@@ -6814,85 +6814,85 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>258</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>51</v>
       </c>
       <c r="F157" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>260</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>29</v>
       </c>
       <c r="F158" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>261</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>262</v>
       </c>
       <c r="F159" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>264</v>
       </c>
       <c r="D160">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>71</v>
       </c>
       <c r="F160" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
@@ -6958,68 +6958,68 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>272</v>
       </c>
       <c r="D166">
         <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="F166" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>273</v>
       </c>
       <c r="D167">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>274</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>39</v>
       </c>
       <c r="F168" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
@@ -7105,51 +7105,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>29</v>
       </c>
       <c r="F175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>166</v>
       </c>
       <c r="C176" t="s">
         <v>284</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
       <c r="F176" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>285</v>
       </c>
       <c r="D177">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
@@ -7467,269 +7467,269 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>189</v>
       </c>
       <c r="C197" t="s">
         <v>309</v>
       </c>
       <c r="D197">
         <v>14</v>
       </c>
       <c r="E197" t="s">
         <v>79</v>
       </c>
       <c r="F197" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>189</v>
       </c>
       <c r="C198" t="s">
         <v>310</v>
       </c>
       <c r="D198">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E198" t="s">
         <v>51</v>
       </c>
       <c r="F198" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>311</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>29</v>
       </c>
       <c r="F199" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>312</v>
       </c>
       <c r="D200">
         <v>13</v>
       </c>
       <c r="E200" t="s">
         <v>51</v>
       </c>
       <c r="F200" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>313</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>314</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>29</v>
       </c>
       <c r="F202" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>195</v>
       </c>
       <c r="C203" t="s">
         <v>315</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>277</v>
       </c>
       <c r="F203" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>195</v>
       </c>
       <c r="C204" t="s">
         <v>317</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>262</v>
       </c>
       <c r="F204" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>319</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>198</v>
       </c>
       <c r="C206" t="s">
         <v>320</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>29</v>
       </c>
       <c r="F206" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>199</v>
       </c>
       <c r="C208" t="s">
         <v>323</v>
       </c>
       <c r="D208">
         <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>325</v>
       </c>
       <c r="D209">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>202</v>
       </c>
       <c r="C210" t="s">
         <v>326</v>
       </c>
       <c r="D210">
         <v>15</v>
       </c>
       <c r="E210" t="s">
         <v>327</v>
       </c>
       <c r="F210" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>329</v>
       </c>
       <c r="D211">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>255</v>
       </c>
       <c r="F211" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>330</v>
       </c>
       <c r="D212">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
@@ -7750,51 +7750,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>332</v>
       </c>
       <c r="D214">
         <v>16</v>
       </c>
       <c r="E214" t="s">
         <v>79</v>
       </c>
       <c r="F214" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>333</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>100</v>
       </c>
       <c r="F215" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>334</v>
       </c>
       <c r="D216">
         <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
@@ -8101,51 +8101,51 @@
         <v>243</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>360</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
       </c>
       <c r="C236" t="s">
         <v>362</v>
       </c>
       <c r="D236">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E236" t="s">
         <v>29</v>
       </c>
       <c r="F236" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>229</v>
       </c>
       <c r="C237" t="s">
         <v>363</v>
       </c>
       <c r="D237">
         <v>14</v>
       </c>
       <c r="E237" t="s">
         <v>29</v>
       </c>
       <c r="F237" t="s">
         <v>241</v>
       </c>
     </row>
@@ -8169,51 +8169,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>365</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>366</v>
       </c>
       <c r="F239" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>232</v>
       </c>
       <c r="C240" t="s">
         <v>368</v>
       </c>
       <c r="D240">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>29</v>
       </c>
       <c r="F240" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>233</v>
       </c>
       <c r="C241" t="s">
         <v>370</v>
       </c>
       <c r="D241">
         <v>17</v>
       </c>
       <c r="E241" t="s">
         <v>71</v>
       </c>
       <c r="F241" t="s">
         <v>371</v>
       </c>
     </row>
@@ -8237,99 +8237,99 @@
     <row r="243" spans="1:6">
       <c r="A243">
         <v>235</v>
       </c>
       <c r="C243" t="s">
         <v>373</v>
       </c>
       <c r="D243">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>262</v>
       </c>
       <c r="F243" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>374</v>
       </c>
       <c r="D244">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>218</v>
       </c>
       <c r="F244" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>237</v>
       </c>
       <c r="C245" t="s">
         <v>376</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>237</v>
       </c>
       <c r="C246" t="s">
         <v>377</v>
       </c>
       <c r="D246">
         <v>14</v>
       </c>
       <c r="E246" t="s">
         <v>100</v>
       </c>
       <c r="F246" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>237</v>
       </c>
       <c r="C247" t="s">
         <v>378</v>
       </c>
       <c r="D247">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>20</v>
       </c>
       <c r="F247" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>240</v>
       </c>
       <c r="C248" t="s">
         <v>379</v>
       </c>
       <c r="D248">
         <v>14</v>
       </c>
       <c r="E248" t="s">
         <v>71</v>
       </c>
       <c r="F248" t="s">
         <v>84</v>
       </c>
     </row>
@@ -8370,119 +8370,119 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>243</v>
       </c>
       <c r="C251" t="s">
         <v>384</v>
       </c>
       <c r="D251">
         <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>29</v>
       </c>
       <c r="F251" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>244</v>
       </c>
       <c r="C252" t="s">
         <v>385</v>
       </c>
       <c r="D252">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>218</v>
       </c>
       <c r="F252" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>244</v>
       </c>
       <c r="C253" t="s">
         <v>387</v>
       </c>
       <c r="D253">
         <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>106</v>
       </c>
       <c r="F253" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>244</v>
       </c>
       <c r="C254" t="s">
         <v>389</v>
       </c>
       <c r="D254">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>100</v>
       </c>
       <c r="F254" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>247</v>
       </c>
       <c r="C255" t="s">
         <v>391</v>
       </c>
       <c r="D255">
         <v>14</v>
       </c>
       <c r="E255" t="s">
         <v>223</v>
       </c>
       <c r="F255" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>248</v>
       </c>
       <c r="C256" t="s">
         <v>392</v>
       </c>
       <c r="D256">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>100</v>
       </c>
       <c r="F256" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>249</v>
       </c>
       <c r="C257" t="s">
         <v>393</v>
       </c>
       <c r="D257">
         <v>15</v>
       </c>
       <c r="E257" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>250</v>
@@ -8534,68 +8534,68 @@
         <v>193</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>253</v>
       </c>
       <c r="C261" t="s">
         <v>398</v>
       </c>
       <c r="D261">
         <v>16</v>
       </c>
       <c r="E261" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>254</v>
       </c>
       <c r="C262" t="s">
         <v>399</v>
       </c>
       <c r="D262">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E262" t="s">
         <v>10</v>
       </c>
       <c r="F262" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>254</v>
       </c>
       <c r="C263" t="s">
         <v>401</v>
       </c>
       <c r="D263">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>402</v>
       </c>
       <c r="F263" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>256</v>
       </c>
       <c r="C264" t="s">
         <v>404</v>
       </c>
       <c r="D264">
         <v>16</v>
       </c>
       <c r="E264" t="s">
         <v>42</v>
       </c>
       <c r="F264" t="s">
         <v>193</v>
       </c>
     </row>
@@ -8636,68 +8636,68 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>407</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="F267" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>409</v>
       </c>
       <c r="D268">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
         <v>103</v>
       </c>
       <c r="F268" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>411</v>
       </c>
       <c r="D269">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>14</v>
       </c>
       <c r="F269" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>262</v>
       </c>
       <c r="C270" t="s">
         <v>412</v>
       </c>
       <c r="D270">
         <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>29</v>
       </c>
       <c r="F270" t="s">
         <v>413</v>
       </c>
     </row>
@@ -8786,51 +8786,51 @@
         <v>413</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>268</v>
       </c>
       <c r="C276" t="s">
         <v>423</v>
       </c>
       <c r="D276">
         <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>269</v>
       </c>
       <c r="C277" t="s">
         <v>424</v>
       </c>
       <c r="D277">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E277" t="s">
         <v>29</v>
       </c>
       <c r="F277" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>270</v>
       </c>
       <c r="C278" t="s">
         <v>425</v>
       </c>
       <c r="D278">
         <v>16</v>
       </c>
       <c r="E278" t="s">
         <v>17</v>
       </c>
       <c r="F278" t="s">
         <v>119</v>
       </c>
     </row>
@@ -8998,51 +8998,51 @@
         <v>255</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>281</v>
       </c>
       <c r="C289" t="s">
         <v>441</v>
       </c>
       <c r="D289">
         <v>16</v>
       </c>
       <c r="E289" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>442</v>
       </c>
       <c r="D290">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E290" t="s">
         <v>20</v>
       </c>
       <c r="F290" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>443</v>
       </c>
       <c r="D291">
         <v>15</v>
       </c>
       <c r="E291" t="s">
         <v>20</v>
       </c>
       <c r="F291" t="s">
         <v>89</v>
       </c>
     </row>
@@ -9128,102 +9128,102 @@
     <row r="297" spans="1:6">
       <c r="A297">
         <v>289</v>
       </c>
       <c r="C297" t="s">
         <v>450</v>
       </c>
       <c r="D297">
         <v>16</v>
       </c>
       <c r="E297" t="s">
         <v>71</v>
       </c>
       <c r="F297" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>290</v>
       </c>
       <c r="C298" t="s">
         <v>452</v>
       </c>
       <c r="D298">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>103</v>
       </c>
       <c r="F298" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>291</v>
       </c>
       <c r="C299" t="s">
         <v>454</v>
       </c>
       <c r="D299">
         <v>14</v>
       </c>
       <c r="E299" t="s">
         <v>42</v>
       </c>
       <c r="F299" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>291</v>
       </c>
       <c r="C300" t="s">
         <v>455</v>
       </c>
       <c r="D300">
         <v>17</v>
       </c>
       <c r="E300" t="s">
         <v>7</v>
       </c>
       <c r="F300" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>293</v>
       </c>
       <c r="C301" t="s">
         <v>457</v>
       </c>
       <c r="D301">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E301" t="s">
         <v>79</v>
       </c>
       <c r="F301" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>294</v>
       </c>
       <c r="C302" t="s">
         <v>459</v>
       </c>
       <c r="D302">
         <v>15</v>
       </c>
       <c r="E302" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>295</v>
@@ -9261,51 +9261,51 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>297</v>
       </c>
       <c r="C305" t="s">
         <v>463</v>
       </c>
       <c r="D305">
         <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>10</v>
       </c>
       <c r="F305" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>297</v>
       </c>
       <c r="C306" t="s">
         <v>465</v>
       </c>
       <c r="D306">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E306" t="s">
         <v>20</v>
       </c>
       <c r="F306" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>299</v>
       </c>
       <c r="C307" t="s">
         <v>466</v>
       </c>
       <c r="D307">
         <v>17</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>467</v>
       </c>
     </row>
@@ -9479,51 +9479,51 @@
     <row r="318" spans="1:6">
       <c r="A318">
         <v>309</v>
       </c>
       <c r="C318" t="s">
         <v>481</v>
       </c>
       <c r="D318">
         <v>14</v>
       </c>
       <c r="E318" t="s">
         <v>223</v>
       </c>
       <c r="F318" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>311</v>
       </c>
       <c r="C319" t="s">
         <v>482</v>
       </c>
       <c r="D319">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E319" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>312</v>
       </c>
       <c r="C320" t="s">
         <v>483</v>
       </c>
       <c r="D320">
         <v>16</v>
       </c>
       <c r="E320" t="s">
         <v>79</v>
       </c>
       <c r="F320" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>313</v>
@@ -9711,51 +9711,51 @@
     <row r="332" spans="1:6">
       <c r="A332">
         <v>324</v>
       </c>
       <c r="C332" t="s">
         <v>499</v>
       </c>
       <c r="D332">
         <v>16</v>
       </c>
       <c r="E332" t="s">
         <v>42</v>
       </c>
       <c r="F332" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>325</v>
       </c>
       <c r="C333" t="s">
         <v>500</v>
       </c>
       <c r="D333">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>366</v>
       </c>
       <c r="F333" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>326</v>
       </c>
       <c r="C334" t="s">
         <v>502</v>
       </c>
       <c r="D334">
         <v>15</v>
       </c>
       <c r="E334" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>327</v>
@@ -9844,51 +9844,51 @@
     <row r="340" spans="1:6">
       <c r="A340">
         <v>332</v>
       </c>
       <c r="C340" t="s">
         <v>510</v>
       </c>
       <c r="D340">
         <v>14</v>
       </c>
       <c r="E340" t="s">
         <v>51</v>
       </c>
       <c r="F340" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
         <v>332</v>
       </c>
       <c r="C341" t="s">
         <v>511</v>
       </c>
       <c r="D341">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E341" t="s">
         <v>29</v>
       </c>
       <c r="F341" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>332</v>
       </c>
       <c r="C342" t="s">
         <v>512</v>
       </c>
       <c r="D342">
         <v>16</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="F342" t="s">
         <v>408</v>
       </c>
     </row>
@@ -10050,116 +10050,116 @@
         <v>106</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>344</v>
       </c>
       <c r="C353" t="s">
         <v>529</v>
       </c>
       <c r="D353">
         <v>15</v>
       </c>
       <c r="E353" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>344</v>
       </c>
       <c r="C354" t="s">
         <v>530</v>
       </c>
       <c r="D354">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E354" t="s">
         <v>71</v>
       </c>
       <c r="F354" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
         <v>347</v>
       </c>
       <c r="C355" t="s">
         <v>531</v>
       </c>
       <c r="D355">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E355" t="s">
         <v>255</v>
       </c>
       <c r="F355" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
         <v>347</v>
       </c>
       <c r="C356" t="s">
         <v>533</v>
       </c>
       <c r="D356">
         <v>16</v>
       </c>
       <c r="E356" t="s">
         <v>17</v>
       </c>
       <c r="F356" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
         <v>349</v>
       </c>
       <c r="C357" t="s">
         <v>534</v>
       </c>
       <c r="D357">
         <v>14</v>
       </c>
       <c r="E357" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
         <v>350</v>
       </c>
       <c r="C358" t="s">
         <v>535</v>
       </c>
       <c r="D358">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E358" t="s">
         <v>71</v>
       </c>
       <c r="F358" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>350</v>
       </c>
       <c r="C359" t="s">
         <v>537</v>
       </c>
       <c r="D359">
         <v>16</v>
       </c>
       <c r="E359" t="s">
         <v>106</v>
       </c>
       <c r="F359" t="s">
         <v>388</v>
       </c>
     </row>
@@ -10234,51 +10234,51 @@
     <row r="364" spans="1:6">
       <c r="A364">
         <v>356</v>
       </c>
       <c r="C364" t="s">
         <v>543</v>
       </c>
       <c r="D364">
         <v>16</v>
       </c>
       <c r="E364" t="s">
         <v>10</v>
       </c>
       <c r="F364" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>356</v>
       </c>
       <c r="C365" t="s">
         <v>545</v>
       </c>
       <c r="D365">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
         <v>42</v>
       </c>
       <c r="F365" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>358</v>
       </c>
       <c r="C366" t="s">
         <v>546</v>
       </c>
       <c r="D366">
         <v>15</v>
       </c>
       <c r="E366" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>359</v>
@@ -10299,99 +10299,99 @@
     <row r="368" spans="1:6">
       <c r="A368">
         <v>360</v>
       </c>
       <c r="C368" t="s">
         <v>548</v>
       </c>
       <c r="D368">
         <v>13</v>
       </c>
       <c r="E368" t="s">
         <v>42</v>
       </c>
       <c r="F368" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
         <v>361</v>
       </c>
       <c r="C369" t="s">
         <v>549</v>
       </c>
       <c r="D369">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E369" t="s">
         <v>106</v>
       </c>
       <c r="F369" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
         <v>361</v>
       </c>
       <c r="C370" t="s">
         <v>550</v>
       </c>
       <c r="D370">
         <v>16</v>
       </c>
       <c r="E370" t="s">
         <v>255</v>
       </c>
       <c r="F370" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
         <v>361</v>
       </c>
       <c r="C371" t="s">
         <v>552</v>
       </c>
       <c r="D371">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E371" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
         <v>364</v>
       </c>
       <c r="C372" t="s">
         <v>553</v>
       </c>
       <c r="D372">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E372" t="s">
         <v>255</v>
       </c>
       <c r="F372" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
         <v>364</v>
       </c>
       <c r="C373" t="s">
         <v>555</v>
       </c>
       <c r="D373">
         <v>15</v>
       </c>
       <c r="E373" t="s">
         <v>202</v>
       </c>
       <c r="F373" t="s">
         <v>203</v>
       </c>
     </row>
@@ -10624,51 +10624,51 @@
     <row r="388" spans="1:6">
       <c r="A388">
         <v>380</v>
       </c>
       <c r="C388" t="s">
         <v>574</v>
       </c>
       <c r="D388">
         <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>100</v>
       </c>
       <c r="F388" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
         <v>381</v>
       </c>
       <c r="C389" t="s">
         <v>575</v>
       </c>
       <c r="D389">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>255</v>
       </c>
       <c r="F389" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
         <v>382</v>
       </c>
       <c r="C390" t="s">
         <v>577</v>
       </c>
       <c r="D390">
         <v>15</v>
       </c>
       <c r="E390" t="s">
         <v>17</v>
       </c>
       <c r="F390" t="s">
         <v>119</v>
       </c>
     </row>
@@ -10938,51 +10938,51 @@
         <v>527</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
         <v>398</v>
       </c>
       <c r="C407" t="s">
         <v>596</v>
       </c>
       <c r="D407">
         <v>17</v>
       </c>
       <c r="E407" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
         <v>400</v>
       </c>
       <c r="C408" t="s">
         <v>597</v>
       </c>
       <c r="D408">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E408" t="s">
         <v>7</v>
       </c>
       <c r="F408" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
         <v>400</v>
       </c>
       <c r="C409" t="s">
         <v>598</v>
       </c>
       <c r="D409">
         <v>15</v>
       </c>
       <c r="E409" t="s">
         <v>436</v>
       </c>
       <c r="F409" t="s">
         <v>437</v>
       </c>
     </row>
@@ -11449,51 +11449,51 @@
       </c>
       <c r="C14" t="s">
         <v>629</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>630</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>631</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>632</v>
       </c>
     </row>
@@ -11651,51 +11651,51 @@
       </c>
       <c r="C25" t="s">
         <v>641</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>643</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>644</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
     </row>
@@ -11845,71 +11845,71 @@
       </c>
       <c r="C35" t="s">
         <v>656</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>327</v>
       </c>
       <c r="F35" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>658</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>659</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>660</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>79</v>
       </c>
       <c r="F38" t="s">
         <v>166</v>
       </c>
     </row>
@@ -11999,71 +11999,71 @@
       </c>
       <c r="C43" t="s">
         <v>665</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>100</v>
       </c>
       <c r="F43" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>666</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>668</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>669</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
@@ -12119,108 +12119,108 @@
       </c>
       <c r="C49" t="s">
         <v>674</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>676</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>677</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>678</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>679</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>681</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
@@ -12236,51 +12236,51 @@
       </c>
       <c r="C55" t="s">
         <v>682</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>684</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>685</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>686</v>
       </c>
     </row>
@@ -12310,51 +12310,51 @@
       </c>
       <c r="C59" t="s">
         <v>688</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>690</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>691</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
@@ -12558,51 +12558,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>705</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>706</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>707</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
@@ -12752,51 +12752,51 @@
       </c>
       <c r="C82" t="s">
         <v>715</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>255</v>
       </c>
       <c r="F82" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>717</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>718</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
@@ -12920,51 +12920,51 @@
       </c>
       <c r="C91" t="s">
         <v>725</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>726</v>
       </c>
       <c r="D92">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>29</v>
       </c>
       <c r="F92" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>727</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
@@ -13020,108 +13020,108 @@
       </c>
       <c r="C96" t="s">
         <v>731</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>732</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>733</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>734</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>262</v>
       </c>
       <c r="F99" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>735</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>736</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
@@ -13208,68 +13208,68 @@
       </c>
       <c r="C106" t="s">
         <v>741</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>32</v>
       </c>
       <c r="F106" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>742</v>
       </c>
       <c r="D107">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>743</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>79</v>
       </c>
       <c r="F108" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>744</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>29</v>
       </c>
       <c r="F109" t="s">
@@ -13345,51 +13345,51 @@
       </c>
       <c r="C113" t="s">
         <v>748</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>749</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>100</v>
       </c>
       <c r="F114" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>750</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>223</v>
       </c>
       <c r="F115" t="s">
@@ -13405,51 +13405,51 @@
       </c>
       <c r="C116" t="s">
         <v>751</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>752</v>
       </c>
       <c r="D117">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>753</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>106</v>
       </c>
       <c r="F118" t="s">
         <v>388</v>
       </c>
     </row>
@@ -13676,51 +13676,51 @@
       </c>
       <c r="C130" t="s">
         <v>766</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>42</v>
       </c>
       <c r="F130" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>767</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>106</v>
       </c>
       <c r="F131" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>768</v>
       </c>
       <c r="D132">
         <v>15</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
@@ -13775,51 +13775,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>774</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>51</v>
       </c>
       <c r="F136" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>775</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>51</v>
       </c>
       <c r="F137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>776</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>103</v>
       </c>
       <c r="F138" t="s">
         <v>777</v>
       </c>
     </row>
@@ -13860,102 +13860,102 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>780</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>781</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>782</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>29</v>
       </c>
       <c r="F143" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>783</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>784</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>479</v>
       </c>
       <c r="F145" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>786</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
       <c r="F146" t="s">
         <v>84</v>
       </c>
     </row>
@@ -14044,51 +14044,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>792</v>
       </c>
       <c r="D152">
         <v>15</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>793</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>79</v>
       </c>
       <c r="F153" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>794</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
@@ -14151,51 +14151,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>800</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>801</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>802</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>803</v>
@@ -14725,51 +14725,51 @@
         <v>79</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>843</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>844</v>
       </c>
       <c r="D195">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>255</v>
       </c>
       <c r="F195" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>846</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
         <v>107</v>
       </c>
     </row>
@@ -14844,51 +14844,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>852</v>
       </c>
       <c r="D201">
         <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>853</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>42</v>
       </c>
       <c r="F202" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>854</v>
       </c>
       <c r="D203">
         <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>103</v>
       </c>
       <c r="F203" t="s">
         <v>855</v>
       </c>
     </row>
@@ -15110,51 +15110,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>872</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>71</v>
       </c>
       <c r="F217" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>874</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>875</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>202</v>
       </c>
       <c r="F219" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>214</v>
@@ -15305,51 +15305,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>889</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>890</v>
       </c>
       <c r="D230">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>42</v>
       </c>
       <c r="F230" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>891</v>
       </c>
       <c r="D231">
         <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
       <c r="F231" t="s">
         <v>769</v>
       </c>
     </row>
@@ -15642,51 +15642,51 @@
         <v>375</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>912</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>913</v>
       </c>
       <c r="D250">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E250" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>914</v>
       </c>
       <c r="D251">
         <v>14</v>
       </c>
       <c r="E251" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>915</v>
@@ -15721,68 +15721,68 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>918</v>
       </c>
       <c r="D254">
         <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>327</v>
       </c>
       <c r="F254" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>919</v>
       </c>
       <c r="D255">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>32</v>
       </c>
       <c r="F255" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="C256" t="s">
         <v>920</v>
       </c>
       <c r="D256">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="F256" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>922</v>
       </c>
       <c r="D257">
         <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
@@ -15953,51 +15953,51 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>264</v>
       </c>
       <c r="C268" t="s">
         <v>935</v>
       </c>
       <c r="D268">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>100</v>
       </c>
       <c r="F268" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>265</v>
       </c>
       <c r="C269" t="s">
         <v>936</v>
       </c>
       <c r="D269">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>32</v>
       </c>
       <c r="F269" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>937</v>
       </c>
       <c r="D270">
         <v>16</v>
       </c>
       <c r="E270" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>267</v>
@@ -16298,164 +16298,164 @@
     <row r="289" spans="1:6">
       <c r="A289">
         <v>285</v>
       </c>
       <c r="C289" t="s">
         <v>961</v>
       </c>
       <c r="D289">
         <v>16</v>
       </c>
       <c r="E289" t="s">
         <v>479</v>
       </c>
       <c r="F289" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>286</v>
       </c>
       <c r="C290" t="s">
         <v>962</v>
       </c>
       <c r="D290">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E290" t="s">
         <v>402</v>
       </c>
       <c r="F290" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>286</v>
       </c>
       <c r="C291" t="s">
         <v>964</v>
       </c>
       <c r="D291">
         <v>17</v>
       </c>
       <c r="E291" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>288</v>
       </c>
       <c r="C292" t="s">
         <v>965</v>
       </c>
       <c r="D292">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E292" t="s">
         <v>29</v>
       </c>
       <c r="F292" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>288</v>
       </c>
       <c r="C293" t="s">
         <v>966</v>
       </c>
       <c r="D293">
         <v>15</v>
       </c>
       <c r="E293" t="s">
         <v>79</v>
       </c>
       <c r="F293" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>290</v>
       </c>
       <c r="C294" t="s">
         <v>967</v>
       </c>
       <c r="D294">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E294" t="s">
         <v>71</v>
       </c>
       <c r="F294" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>291</v>
       </c>
       <c r="C295" t="s">
         <v>968</v>
       </c>
       <c r="D295">
         <v>15</v>
       </c>
       <c r="E295" t="s">
         <v>42</v>
       </c>
       <c r="F295" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>291</v>
       </c>
       <c r="C296" t="s">
         <v>969</v>
       </c>
       <c r="D296">
         <v>14</v>
       </c>
       <c r="E296" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>293</v>
       </c>
       <c r="C297" t="s">
         <v>970</v>
       </c>
       <c r="D297">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E297" t="s">
         <v>402</v>
       </c>
       <c r="F297" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>294</v>
       </c>
       <c r="C298" t="s">
         <v>971</v>
       </c>
       <c r="D298">
         <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>79</v>
       </c>
       <c r="F298" t="s">
         <v>972</v>
       </c>
     </row>
@@ -16649,51 +16649,51 @@
     <row r="310" spans="1:6">
       <c r="A310">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>987</v>
       </c>
       <c r="D310">
         <v>16</v>
       </c>
       <c r="E310" t="s">
         <v>71</v>
       </c>
       <c r="F310" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>988</v>
       </c>
       <c r="D311">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E311" t="s">
         <v>29</v>
       </c>
       <c r="F311" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>307</v>
       </c>
       <c r="C312" t="s">
         <v>989</v>
       </c>
       <c r="D312">
         <v>16</v>
       </c>
       <c r="E312" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>307</v>
@@ -16728,51 +16728,51 @@
         <v>318</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>311</v>
       </c>
       <c r="C315" t="s">
         <v>992</v>
       </c>
       <c r="D315">
         <v>16</v>
       </c>
       <c r="E315" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>312</v>
       </c>
       <c r="C316" t="s">
         <v>993</v>
       </c>
       <c r="D316">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E316" t="s">
         <v>202</v>
       </c>
       <c r="F316" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>313</v>
       </c>
       <c r="C317" t="s">
         <v>994</v>
       </c>
       <c r="D317">
         <v>14</v>
       </c>
       <c r="E317" t="s">
         <v>71</v>
       </c>
       <c r="F317" t="s">
         <v>162</v>
       </c>
     </row>
@@ -16830,51 +16830,51 @@
     <row r="321" spans="1:6">
       <c r="A321">
         <v>317</v>
       </c>
       <c r="C321" t="s">
         <v>999</v>
       </c>
       <c r="D321">
         <v>15</v>
       </c>
       <c r="E321" t="s">
         <v>29</v>
       </c>
       <c r="F321" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>317</v>
       </c>
       <c r="C322" t="s">
         <v>1000</v>
       </c>
       <c r="D322">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E322" t="s">
         <v>100</v>
       </c>
       <c r="F322" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>319</v>
       </c>
       <c r="C323" t="s">
         <v>1001</v>
       </c>
       <c r="D323">
         <v>17</v>
       </c>
       <c r="E323" t="s">
         <v>255</v>
       </c>
       <c r="F323" t="s">
         <v>415</v>
       </c>
     </row>
@@ -16915,102 +16915,102 @@
     <row r="326" spans="1:6">
       <c r="A326">
         <v>319</v>
       </c>
       <c r="C326" t="s">
         <v>1004</v>
       </c>
       <c r="D326">
         <v>15</v>
       </c>
       <c r="E326" t="s">
         <v>17</v>
       </c>
       <c r="F326" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>323</v>
       </c>
       <c r="C327" t="s">
         <v>1005</v>
       </c>
       <c r="D327">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
         <v>103</v>
       </c>
       <c r="F327" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>324</v>
       </c>
       <c r="C328" t="s">
         <v>1007</v>
       </c>
       <c r="D328">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E328" t="s">
         <v>277</v>
       </c>
       <c r="F328" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>324</v>
       </c>
       <c r="C329" t="s">
         <v>1008</v>
       </c>
       <c r="D329">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E329" t="s">
         <v>79</v>
       </c>
       <c r="F329" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>326</v>
       </c>
       <c r="C330" t="s">
         <v>1009</v>
       </c>
       <c r="D330">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E330" t="s">
         <v>71</v>
       </c>
       <c r="F330" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>327</v>
       </c>
       <c r="C331" t="s">
         <v>1011</v>
       </c>
       <c r="D331">
         <v>16</v>
       </c>
       <c r="E331" t="s">
         <v>100</v>
       </c>
       <c r="F331" t="s">
         <v>390</v>
       </c>
     </row>
@@ -17031,51 +17031,51 @@
     <row r="333" spans="1:6">
       <c r="A333">
         <v>329</v>
       </c>
       <c r="C333" t="s">
         <v>1013</v>
       </c>
       <c r="D333">
         <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>29</v>
       </c>
       <c r="F333" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>329</v>
       </c>
       <c r="C334" t="s">
         <v>1015</v>
       </c>
       <c r="D334">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E334" t="s">
         <v>100</v>
       </c>
       <c r="F334" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>331</v>
       </c>
       <c r="C335" t="s">
         <v>1016</v>
       </c>
       <c r="D335">
         <v>16</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="F335" t="s">
         <v>921</v>
       </c>
     </row>
@@ -17158,51 +17158,51 @@
         <v>172</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
         <v>336</v>
       </c>
       <c r="C341" t="s">
         <v>1022</v>
       </c>
       <c r="D341">
         <v>17</v>
       </c>
       <c r="E341" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>338</v>
       </c>
       <c r="C342" t="s">
         <v>1023</v>
       </c>
       <c r="D342">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E342" t="s">
         <v>29</v>
       </c>
       <c r="F342" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>339</v>
       </c>
       <c r="C343" t="s">
         <v>1024</v>
       </c>
       <c r="D343">
         <v>17</v>
       </c>
       <c r="E343" t="s">
         <v>255</v>
       </c>
       <c r="F343" t="s">
         <v>864</v>
       </c>
     </row>
@@ -17274,102 +17274,102 @@
     <row r="348" spans="1:6">
       <c r="A348">
         <v>343</v>
       </c>
       <c r="C348" t="s">
         <v>1030</v>
       </c>
       <c r="D348">
         <v>15</v>
       </c>
       <c r="E348" t="s">
         <v>29</v>
       </c>
       <c r="F348" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
         <v>345</v>
       </c>
       <c r="C349" t="s">
         <v>1031</v>
       </c>
       <c r="D349">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E349" t="s">
         <v>255</v>
       </c>
       <c r="F349" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
         <v>345</v>
       </c>
       <c r="C350" t="s">
         <v>1032</v>
       </c>
       <c r="D350">
         <v>15</v>
       </c>
       <c r="E350" t="s">
         <v>71</v>
       </c>
       <c r="F350" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>345</v>
       </c>
       <c r="C351" t="s">
         <v>1034</v>
       </c>
       <c r="D351">
         <v>15</v>
       </c>
       <c r="E351" t="s">
         <v>29</v>
       </c>
       <c r="F351" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>348</v>
       </c>
       <c r="C352" t="s">
         <v>1035</v>
       </c>
       <c r="D352">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E352" t="s">
         <v>17</v>
       </c>
       <c r="F352" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>349</v>
       </c>
       <c r="C353" t="s">
         <v>1036</v>
       </c>
       <c r="D353">
         <v>15</v>
       </c>
       <c r="E353" t="s">
         <v>17</v>
       </c>
       <c r="F353" t="s">
         <v>119</v>
       </c>
     </row>
@@ -17441,51 +17441,51 @@
     <row r="358" spans="1:6">
       <c r="A358">
         <v>354</v>
       </c>
       <c r="C358" t="s">
         <v>1041</v>
       </c>
       <c r="D358">
         <v>16</v>
       </c>
       <c r="E358" t="s">
         <v>29</v>
       </c>
       <c r="F358" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>355</v>
       </c>
       <c r="C359" t="s">
         <v>1042</v>
       </c>
       <c r="D359">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E359" t="s">
         <v>29</v>
       </c>
       <c r="F359" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>356</v>
       </c>
       <c r="C360" t="s">
         <v>1043</v>
       </c>
       <c r="D360">
         <v>16</v>
       </c>
       <c r="E360" t="s">
         <v>14</v>
       </c>
       <c r="F360" t="s">
         <v>139</v>
       </c>
     </row>
@@ -17523,51 +17523,51 @@
         <v>667</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
         <v>359</v>
       </c>
       <c r="C363" t="s">
         <v>1046</v>
       </c>
       <c r="D363">
         <v>15</v>
       </c>
       <c r="E363" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
         <v>360</v>
       </c>
       <c r="C364" t="s">
         <v>1047</v>
       </c>
       <c r="D364">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E364" t="s">
         <v>10</v>
       </c>
       <c r="F364" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>361</v>
       </c>
       <c r="C365" t="s">
         <v>1048</v>
       </c>
       <c r="D365">
         <v>16</v>
       </c>
       <c r="E365" t="s">
         <v>14</v>
       </c>
       <c r="F365" t="s">
         <v>408</v>
       </c>
     </row>
@@ -17656,51 +17656,51 @@
     <row r="371" spans="1:6">
       <c r="A371">
         <v>367</v>
       </c>
       <c r="C371" t="s">
         <v>1055</v>
       </c>
       <c r="D371">
         <v>16</v>
       </c>
       <c r="E371" t="s">
         <v>327</v>
       </c>
       <c r="F371" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
         <v>368</v>
       </c>
       <c r="C372" t="s">
         <v>1056</v>
       </c>
       <c r="D372">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="F372" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
         <v>369</v>
       </c>
       <c r="C373" t="s">
         <v>1057</v>
       </c>
       <c r="D373">
         <v>15</v>
       </c>
       <c r="E373" t="s">
         <v>436</v>
       </c>
       <c r="F373" t="s">
         <v>976</v>
       </c>
     </row>
@@ -17823,51 +17823,51 @@
     <row r="381" spans="1:6">
       <c r="A381">
         <v>377</v>
       </c>
       <c r="C381" t="s">
         <v>1066</v>
       </c>
       <c r="D381">
         <v>15</v>
       </c>
       <c r="E381" t="s">
         <v>10</v>
       </c>
       <c r="F381" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
         <v>378</v>
       </c>
       <c r="C382" t="s">
         <v>1067</v>
       </c>
       <c r="D382">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E382" t="s">
         <v>42</v>
       </c>
       <c r="F382" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
         <v>379</v>
       </c>
       <c r="C383" t="s">
         <v>1068</v>
       </c>
       <c r="D383">
         <v>17</v>
       </c>
       <c r="E383" t="s">
         <v>436</v>
       </c>
       <c r="F383" t="s">
         <v>1069</v>
       </c>
     </row>
@@ -17942,102 +17942,102 @@
     <row r="388" spans="1:6">
       <c r="A388">
         <v>384</v>
       </c>
       <c r="C388" t="s">
         <v>1075</v>
       </c>
       <c r="D388">
         <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>39</v>
       </c>
       <c r="F388" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
         <v>385</v>
       </c>
       <c r="C389" t="s">
         <v>1076</v>
       </c>
       <c r="D389">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>17</v>
       </c>
       <c r="F389" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
         <v>385</v>
       </c>
       <c r="C390" t="s">
         <v>1077</v>
       </c>
       <c r="D390">
         <v>15</v>
       </c>
       <c r="E390" t="s">
         <v>29</v>
       </c>
       <c r="F390" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
         <v>385</v>
       </c>
       <c r="C391" t="s">
         <v>1078</v>
       </c>
       <c r="D391">
         <v>17</v>
       </c>
       <c r="E391" t="s">
         <v>188</v>
       </c>
       <c r="F391" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
         <v>388</v>
       </c>
       <c r="C392" t="s">
         <v>1080</v>
       </c>
       <c r="D392">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E392" t="s">
         <v>32</v>
       </c>
       <c r="F392" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
         <v>389</v>
       </c>
       <c r="C393" t="s">
         <v>1081</v>
       </c>
       <c r="D393">
         <v>16</v>
       </c>
       <c r="E393" t="s">
         <v>14</v>
       </c>
       <c r="F393" t="s">
         <v>769</v>
       </c>
     </row>
@@ -18143,51 +18143,51 @@
     <row r="400" spans="1:6">
       <c r="A400">
         <v>396</v>
       </c>
       <c r="C400" t="s">
         <v>1089</v>
       </c>
       <c r="D400">
         <v>15</v>
       </c>
       <c r="E400" t="s">
         <v>29</v>
       </c>
       <c r="F400" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
         <v>397</v>
       </c>
       <c r="C401" t="s">
         <v>1090</v>
       </c>
       <c r="D401">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E401" t="s">
         <v>218</v>
       </c>
       <c r="F401" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
         <v>398</v>
       </c>
       <c r="C402" t="s">
         <v>1091</v>
       </c>
       <c r="D402">
         <v>15</v>
       </c>
       <c r="E402" t="s">
         <v>42</v>
       </c>
       <c r="F402" t="s">
         <v>870</v>
       </c>
     </row>
@@ -18378,51 +18378,51 @@
     <row r="414" spans="1:6">
       <c r="A414">
         <v>408</v>
       </c>
       <c r="C414" t="s">
         <v>1105</v>
       </c>
       <c r="D414">
         <v>15</v>
       </c>
       <c r="E414" t="s">
         <v>51</v>
       </c>
       <c r="F414" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
         <v>411</v>
       </c>
       <c r="C415" t="s">
         <v>1106</v>
       </c>
       <c r="D415">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E415" t="s">
         <v>327</v>
       </c>
       <c r="F415" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
         <v>412</v>
       </c>
       <c r="C416" t="s">
         <v>1107</v>
       </c>
       <c r="D416">
         <v>14</v>
       </c>
       <c r="E416" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
         <v>413</v>
@@ -18740,51 +18740,51 @@
     <row r="436" spans="1:6">
       <c r="A436">
         <v>429</v>
       </c>
       <c r="C436" t="s">
         <v>1129</v>
       </c>
       <c r="D436">
         <v>15</v>
       </c>
       <c r="E436" t="s">
         <v>29</v>
       </c>
       <c r="F436" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
         <v>429</v>
       </c>
       <c r="C437" t="s">
         <v>1130</v>
       </c>
       <c r="D437">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E437" t="s">
         <v>436</v>
       </c>
       <c r="F437" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
         <v>434</v>
       </c>
       <c r="C438" t="s">
         <v>1131</v>
       </c>
       <c r="D438">
         <v>14</v>
       </c>
       <c r="E438" t="s">
         <v>100</v>
       </c>
       <c r="F438" t="s">
         <v>390</v>
       </c>
     </row>