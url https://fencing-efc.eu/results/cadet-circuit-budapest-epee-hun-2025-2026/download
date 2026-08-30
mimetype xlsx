--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -3946,101 +3946,101 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
@@ -4061,51 +4061,51 @@
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4118,51 +4118,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4491,102 +4491,102 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4830,51 +4830,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4947,51 +4947,51 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>51</v>
       </c>
       <c r="F58" t="s">
@@ -5101,51 +5101,51 @@
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>32</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
@@ -5201,51 +5201,51 @@
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>100</v>
       </c>
       <c r="F69" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>96</v>
       </c>
     </row>
@@ -5312,51 +5312,51 @@
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>100</v>
       </c>
       <c r="F75" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5369,51 +5369,51 @@
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
     </row>
@@ -6281,51 +6281,51 @@
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>32</v>
       </c>
       <c r="F126" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>216</v>
       </c>
       <c r="D127">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>42</v>
       </c>
       <c r="F127" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>217</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>218</v>
       </c>
       <c r="F128" t="s">
@@ -6537,51 +6537,51 @@
         <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>236</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>32</v>
       </c>
       <c r="F142" t="s">
         <v>114</v>
       </c>
     </row>
@@ -6735,82 +6735,82 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>251</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>252</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>29</v>
       </c>
       <c r="F153" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>253</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>254</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>255</v>
       </c>
       <c r="F155" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>257</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
@@ -7006,51 +7006,51 @@
         <v>144</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>277</v>
       </c>
       <c r="F170" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>279</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>79</v>
       </c>
       <c r="F171" t="s">
         <v>166</v>
       </c>
     </row>
@@ -7136,99 +7136,99 @@
         <v>139</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>285</v>
       </c>
       <c r="D177">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>286</v>
       </c>
       <c r="D178">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>277</v>
       </c>
       <c r="F178" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>170</v>
       </c>
       <c r="C179" t="s">
         <v>287</v>
       </c>
       <c r="D179">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>100</v>
       </c>
       <c r="F179" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>172</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
         <v>14</v>
       </c>
       <c r="E180" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>289</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>100</v>
       </c>
       <c r="F181" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>290</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>32</v>
       </c>
       <c r="F182" t="s">
         <v>121</v>
       </c>
     </row>
@@ -7382,51 +7382,51 @@
         <v>121</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>303</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>29</v>
       </c>
       <c r="F193" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
       </c>
       <c r="C194" t="s">
         <v>304</v>
       </c>
       <c r="D194">
         <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>103</v>
       </c>
       <c r="F194" t="s">
         <v>305</v>
       </c>
     </row>
@@ -7634,51 +7634,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>199</v>
       </c>
       <c r="C208" t="s">
         <v>323</v>
       </c>
       <c r="D208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>325</v>
       </c>
       <c r="D209">
         <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>20</v>
       </c>
       <c r="F209" t="s">
         <v>89</v>
       </c>
     </row>
@@ -7702,51 +7702,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>329</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>255</v>
       </c>
       <c r="F211" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>330</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>331</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>255</v>
       </c>
       <c r="F213" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
@@ -7767,51 +7767,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>333</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>100</v>
       </c>
       <c r="F215" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>334</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>335</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
@@ -7832,51 +7832,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>337</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>339</v>
       </c>
       <c r="D220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>71</v>
       </c>
       <c r="F220" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>212</v>
       </c>
       <c r="C221" t="s">
         <v>340</v>
       </c>
       <c r="D221">
         <v>13</v>
       </c>
       <c r="E221" t="s">
         <v>262</v>
       </c>
       <c r="F221" t="s">
         <v>341</v>
       </c>
     </row>
@@ -7917,102 +7917,102 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>216</v>
       </c>
       <c r="C224" t="s">
         <v>345</v>
       </c>
       <c r="D224">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>10</v>
       </c>
       <c r="F224" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>217</v>
       </c>
       <c r="C225" t="s">
         <v>347</v>
       </c>
       <c r="D225">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>79</v>
       </c>
       <c r="F225" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>218</v>
       </c>
       <c r="C226" t="s">
         <v>348</v>
       </c>
       <c r="D226">
         <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>42</v>
       </c>
       <c r="F226" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>218</v>
       </c>
       <c r="C227" t="s">
         <v>349</v>
       </c>
       <c r="D227">
         <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>29</v>
       </c>
       <c r="F227" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>350</v>
       </c>
       <c r="D228">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>351</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>277</v>
       </c>
       <c r="F229" t="s">
         <v>352</v>
       </c>
     </row>
@@ -8070,51 +8070,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>225</v>
       </c>
       <c r="C233" t="s">
         <v>357</v>
       </c>
       <c r="D233">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>42</v>
       </c>
       <c r="F233" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>359</v>
       </c>
       <c r="D234">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>103</v>
       </c>
       <c r="F234" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>360</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
@@ -8254,65 +8254,65 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>374</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>218</v>
       </c>
       <c r="F244" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>237</v>
       </c>
       <c r="C245" t="s">
         <v>376</v>
       </c>
       <c r="D245">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>237</v>
       </c>
       <c r="C246" t="s">
         <v>377</v>
       </c>
       <c r="D246">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E246" t="s">
         <v>100</v>
       </c>
       <c r="F246" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>237</v>
       </c>
       <c r="C247" t="s">
         <v>378</v>
       </c>
       <c r="D247">
         <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>20</v>
       </c>
       <c r="F247" t="s">
         <v>89</v>
       </c>
     </row>
@@ -8469,102 +8469,102 @@
         <v>172</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>249</v>
       </c>
       <c r="C257" t="s">
         <v>393</v>
       </c>
       <c r="D257">
         <v>15</v>
       </c>
       <c r="E257" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>250</v>
       </c>
       <c r="C258" t="s">
         <v>395</v>
       </c>
       <c r="D258">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E258" t="s">
         <v>42</v>
       </c>
       <c r="F258" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>251</v>
       </c>
       <c r="C259" t="s">
         <v>396</v>
       </c>
       <c r="D259">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>51</v>
       </c>
       <c r="F259" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>
       </c>
       <c r="C260" t="s">
         <v>397</v>
       </c>
       <c r="D260">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>42</v>
       </c>
       <c r="F260" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>253</v>
       </c>
       <c r="C261" t="s">
         <v>398</v>
       </c>
       <c r="D261">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>254</v>
       </c>
       <c r="C262" t="s">
         <v>399</v>
       </c>
       <c r="D262">
         <v>15</v>
       </c>
       <c r="E262" t="s">
         <v>10</v>
       </c>
       <c r="F262" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>254</v>
@@ -8602,51 +8602,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>256</v>
       </c>
       <c r="C265" t="s">
         <v>405</v>
       </c>
       <c r="D265">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>71</v>
       </c>
       <c r="F265" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>256</v>
       </c>
       <c r="C266" t="s">
         <v>406</v>
       </c>
       <c r="D266">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>51</v>
       </c>
       <c r="F266" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>407</v>
       </c>
       <c r="D267">
         <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="F267" t="s">
         <v>408</v>
       </c>
     </row>
@@ -9063,51 +9063,51 @@
         <v>152</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>285</v>
       </c>
       <c r="C293" t="s">
         <v>445</v>
       </c>
       <c r="D293">
         <v>16</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>286</v>
       </c>
       <c r="C294" t="s">
         <v>446</v>
       </c>
       <c r="D294">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E294" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>286</v>
       </c>
       <c r="C295" t="s">
         <v>447</v>
       </c>
       <c r="D295">
         <v>15</v>
       </c>
       <c r="E295" t="s">
         <v>106</v>
       </c>
       <c r="F295" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>288</v>
@@ -9145,51 +9145,51 @@
     <row r="298" spans="1:6">
       <c r="A298">
         <v>290</v>
       </c>
       <c r="C298" t="s">
         <v>452</v>
       </c>
       <c r="D298">
         <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>103</v>
       </c>
       <c r="F298" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>291</v>
       </c>
       <c r="C299" t="s">
         <v>454</v>
       </c>
       <c r="D299">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E299" t="s">
         <v>42</v>
       </c>
       <c r="F299" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>291</v>
       </c>
       <c r="C300" t="s">
         <v>455</v>
       </c>
       <c r="D300">
         <v>17</v>
       </c>
       <c r="E300" t="s">
         <v>7</v>
       </c>
       <c r="F300" t="s">
         <v>456</v>
       </c>
     </row>
@@ -9380,51 +9380,51 @@
     <row r="312" spans="1:6">
       <c r="A312">
         <v>304</v>
       </c>
       <c r="C312" t="s">
         <v>472</v>
       </c>
       <c r="D312">
         <v>15</v>
       </c>
       <c r="E312" t="s">
         <v>20</v>
       </c>
       <c r="F312" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>305</v>
       </c>
       <c r="C313" t="s">
         <v>473</v>
       </c>
       <c r="D313">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E313" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>305</v>
       </c>
       <c r="C314" t="s">
         <v>474</v>
       </c>
       <c r="D314">
         <v>16</v>
       </c>
       <c r="E314" t="s">
         <v>100</v>
       </c>
       <c r="F314" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>307</v>
@@ -9524,51 +9524,51 @@
         <v>166</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>313</v>
       </c>
       <c r="C321" t="s">
         <v>484</v>
       </c>
       <c r="D321">
         <v>14</v>
       </c>
       <c r="E321" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>313</v>
       </c>
       <c r="C322" t="s">
         <v>485</v>
       </c>
       <c r="D322">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E322" t="s">
         <v>277</v>
       </c>
       <c r="F322" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>315</v>
       </c>
       <c r="C323" t="s">
         <v>486</v>
       </c>
       <c r="D323">
         <v>15</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="F323" t="s">
         <v>487</v>
       </c>
     </row>
@@ -9660,68 +9660,68 @@
     <row r="329" spans="1:6">
       <c r="A329">
         <v>321</v>
       </c>
       <c r="C329" t="s">
         <v>496</v>
       </c>
       <c r="D329">
         <v>15</v>
       </c>
       <c r="E329" t="s">
         <v>39</v>
       </c>
       <c r="F329" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>322</v>
       </c>
       <c r="C330" t="s">
         <v>497</v>
       </c>
       <c r="D330">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E330" t="s">
         <v>106</v>
       </c>
       <c r="F330" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>323</v>
       </c>
       <c r="C331" t="s">
         <v>498</v>
       </c>
       <c r="D331">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E331" t="s">
         <v>42</v>
       </c>
       <c r="F331" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>324</v>
       </c>
       <c r="C332" t="s">
         <v>499</v>
       </c>
       <c r="D332">
         <v>16</v>
       </c>
       <c r="E332" t="s">
         <v>42</v>
       </c>
       <c r="F332" t="s">
         <v>193</v>
       </c>
     </row>
@@ -9776,51 +9776,51 @@
     <row r="336" spans="1:6">
       <c r="A336">
         <v>328</v>
       </c>
       <c r="C336" t="s">
         <v>504</v>
       </c>
       <c r="D336">
         <v>15</v>
       </c>
       <c r="E336" t="s">
         <v>103</v>
       </c>
       <c r="F336" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>329</v>
       </c>
       <c r="C337" t="s">
         <v>505</v>
       </c>
       <c r="D337">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E337" t="s">
         <v>361</v>
       </c>
       <c r="F337" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>329</v>
       </c>
       <c r="C338" t="s">
         <v>507</v>
       </c>
       <c r="D338">
         <v>15</v>
       </c>
       <c r="E338" t="s">
         <v>494</v>
       </c>
       <c r="F338" t="s">
         <v>495</v>
       </c>
     </row>
@@ -10005,51 +10005,51 @@
         <v>522</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
         <v>342</v>
       </c>
       <c r="C350" t="s">
         <v>523</v>
       </c>
       <c r="D350">
         <v>16</v>
       </c>
       <c r="E350" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>342</v>
       </c>
       <c r="C351" t="s">
         <v>525</v>
       </c>
       <c r="D351">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E351" t="s">
         <v>526</v>
       </c>
       <c r="F351" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>344</v>
       </c>
       <c r="C352" t="s">
         <v>528</v>
       </c>
       <c r="D352">
         <v>16</v>
       </c>
       <c r="E352" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>344</v>
@@ -10132,51 +10132,51 @@
     <row r="358" spans="1:6">
       <c r="A358">
         <v>350</v>
       </c>
       <c r="C358" t="s">
         <v>535</v>
       </c>
       <c r="D358">
         <v>16</v>
       </c>
       <c r="E358" t="s">
         <v>71</v>
       </c>
       <c r="F358" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
         <v>350</v>
       </c>
       <c r="C359" t="s">
         <v>537</v>
       </c>
       <c r="D359">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E359" t="s">
         <v>106</v>
       </c>
       <c r="F359" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
         <v>352</v>
       </c>
       <c r="C360" t="s">
         <v>538</v>
       </c>
       <c r="D360">
         <v>13</v>
       </c>
       <c r="E360" t="s">
         <v>29</v>
       </c>
       <c r="F360" t="s">
         <v>369</v>
       </c>
     </row>
@@ -10251,116 +10251,116 @@
     <row r="365" spans="1:6">
       <c r="A365">
         <v>356</v>
       </c>
       <c r="C365" t="s">
         <v>545</v>
       </c>
       <c r="D365">
         <v>17</v>
       </c>
       <c r="E365" t="s">
         <v>42</v>
       </c>
       <c r="F365" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>358</v>
       </c>
       <c r="C366" t="s">
         <v>546</v>
       </c>
       <c r="D366">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E366" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>359</v>
       </c>
       <c r="C367" t="s">
         <v>547</v>
       </c>
       <c r="D367">
         <v>17</v>
       </c>
       <c r="E367" t="s">
         <v>7</v>
       </c>
       <c r="F367" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>360</v>
       </c>
       <c r="C368" t="s">
         <v>548</v>
       </c>
       <c r="D368">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E368" t="s">
         <v>42</v>
       </c>
       <c r="F368" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
         <v>361</v>
       </c>
       <c r="C369" t="s">
         <v>549</v>
       </c>
       <c r="D369">
         <v>15</v>
       </c>
       <c r="E369" t="s">
         <v>106</v>
       </c>
       <c r="F369" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
         <v>361</v>
       </c>
       <c r="C370" t="s">
         <v>550</v>
       </c>
       <c r="D370">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E370" t="s">
         <v>255</v>
       </c>
       <c r="F370" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
         <v>361</v>
       </c>
       <c r="C371" t="s">
         <v>552</v>
       </c>
       <c r="D371">
         <v>17</v>
       </c>
       <c r="E371" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
         <v>364</v>
@@ -10409,51 +10409,51 @@
         <v>394</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
         <v>366</v>
       </c>
       <c r="C375" t="s">
         <v>557</v>
       </c>
       <c r="D375">
         <v>15</v>
       </c>
       <c r="E375" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
         <v>368</v>
       </c>
       <c r="C376" t="s">
         <v>558</v>
       </c>
       <c r="D376">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E376" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
         <v>369</v>
       </c>
       <c r="C377" t="s">
         <v>559</v>
       </c>
       <c r="D377">
         <v>15</v>
       </c>
       <c r="E377" t="s">
         <v>10</v>
       </c>
       <c r="F377" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>370</v>
@@ -10539,51 +10539,51 @@
     <row r="383" spans="1:6">
       <c r="A383">
         <v>375</v>
       </c>
       <c r="C383" t="s">
         <v>566</v>
       </c>
       <c r="D383">
         <v>16</v>
       </c>
       <c r="E383" t="s">
         <v>29</v>
       </c>
       <c r="F383" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
         <v>376</v>
       </c>
       <c r="C384" t="s">
         <v>568</v>
       </c>
       <c r="D384">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E384" t="s">
         <v>494</v>
       </c>
       <c r="F384" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
         <v>376</v>
       </c>
       <c r="C385" t="s">
         <v>569</v>
       </c>
       <c r="D385">
         <v>17</v>
       </c>
       <c r="E385" t="s">
         <v>29</v>
       </c>
       <c r="F385" t="s">
         <v>570</v>
       </c>
     </row>
@@ -10658,51 +10658,51 @@
     <row r="390" spans="1:6">
       <c r="A390">
         <v>382</v>
       </c>
       <c r="C390" t="s">
         <v>577</v>
       </c>
       <c r="D390">
         <v>15</v>
       </c>
       <c r="E390" t="s">
         <v>17</v>
       </c>
       <c r="F390" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
         <v>382</v>
       </c>
       <c r="C391" t="s">
         <v>578</v>
       </c>
       <c r="D391">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E391" t="s">
         <v>42</v>
       </c>
       <c r="F391" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
         <v>382</v>
       </c>
       <c r="C392" t="s">
         <v>579</v>
       </c>
       <c r="D392">
         <v>16</v>
       </c>
       <c r="E392" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
         <v>385</v>
@@ -10788,51 +10788,51 @@
     <row r="398" spans="1:6">
       <c r="A398">
         <v>390</v>
       </c>
       <c r="C398" t="s">
         <v>586</v>
       </c>
       <c r="D398">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>223</v>
       </c>
       <c r="F398" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
         <v>391</v>
       </c>
       <c r="C399" t="s">
         <v>587</v>
       </c>
       <c r="D399">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E399" t="s">
         <v>29</v>
       </c>
       <c r="F399" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
         <v>392</v>
       </c>
       <c r="C400" t="s">
         <v>589</v>
       </c>
       <c r="D400">
         <v>15</v>
       </c>
       <c r="E400" t="s">
         <v>7</v>
       </c>
       <c r="F400" t="s">
         <v>467</v>
       </c>
     </row>
@@ -10856,51 +10856,51 @@
     <row r="402" spans="1:6">
       <c r="A402">
         <v>394</v>
       </c>
       <c r="C402" t="s">
         <v>591</v>
       </c>
       <c r="D402">
         <v>15</v>
       </c>
       <c r="E402" t="s">
         <v>402</v>
       </c>
       <c r="F402" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
         <v>394</v>
       </c>
       <c r="C403" t="s">
         <v>592</v>
       </c>
       <c r="D403">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>29</v>
       </c>
       <c r="F403" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
         <v>394</v>
       </c>
       <c r="C404" t="s">
         <v>593</v>
       </c>
       <c r="D404">
         <v>15</v>
       </c>
       <c r="E404" t="s">
         <v>79</v>
       </c>
       <c r="F404" t="s">
         <v>166</v>
       </c>
     </row>
@@ -11136,51 +11136,51 @@
     <row r="419" spans="1:6">
       <c r="A419">
         <v>411</v>
       </c>
       <c r="C419" t="s">
         <v>611</v>
       </c>
       <c r="D419">
         <v>13</v>
       </c>
       <c r="E419" t="s">
         <v>106</v>
       </c>
       <c r="F419" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
         <v>412</v>
       </c>
       <c r="C420" t="s">
         <v>612</v>
       </c>
       <c r="D420">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E420" t="s">
         <v>402</v>
       </c>
       <c r="F420" t="s">
         <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11207,51 +11207,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>613</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>614</v>
       </c>
       <c r="F2" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>616</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>223</v>
       </c>
       <c r="F3" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>617</v>
@@ -11312,51 +11312,51 @@
       </c>
       <c r="C7" t="s">
         <v>620</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>621</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>622</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>218</v>
       </c>
       <c r="F9" t="s">
         <v>386</v>
       </c>
     </row>
@@ -11409,51 +11409,51 @@
       </c>
       <c r="C12" t="s">
         <v>626</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>628</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>629</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
@@ -11466,51 +11466,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>630</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>631</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>633</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
@@ -11543,51 +11543,51 @@
       </c>
       <c r="C19" t="s">
         <v>635</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>636</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>637</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>96</v>
       </c>
     </row>
@@ -11768,51 +11768,51 @@
       </c>
       <c r="C31" t="s">
         <v>650</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>651</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>653</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -11902,88 +11902,88 @@
       </c>
       <c r="C38" t="s">
         <v>660</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>79</v>
       </c>
       <c r="F38" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>661</v>
       </c>
       <c r="D39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>42</v>
       </c>
       <c r="F39" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>662</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>663</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>664</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
@@ -12079,51 +12079,51 @@
       </c>
       <c r="C47" t="s">
         <v>671</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>100</v>
       </c>
       <c r="F47" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>672</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>103</v>
       </c>
       <c r="F48" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>674</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
@@ -12367,51 +12367,51 @@
       </c>
       <c r="C62" t="s">
         <v>692</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>79</v>
       </c>
       <c r="F62" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>693</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>694</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>79</v>
       </c>
       <c r="F64" t="s">
         <v>166</v>
       </c>
     </row>
@@ -12484,51 +12484,51 @@
       </c>
       <c r="C68" t="s">
         <v>699</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>701</v>
       </c>
       <c r="D69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>702</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>29</v>
       </c>
       <c r="F70" t="s">
         <v>703</v>
       </c>
     </row>
@@ -12541,51 +12541,51 @@
       </c>
       <c r="C71" t="s">
         <v>704</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>262</v>
       </c>
       <c r="F71" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>705</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>706</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
         <v>667</v>
       </c>
     </row>
@@ -12655,51 +12655,51 @@
       </c>
       <c r="C77" t="s">
         <v>710</v>
       </c>
       <c r="D77">
         <v>14</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
       <c r="F77" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>711</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>32</v>
       </c>
       <c r="F78" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>712</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
     </row>
@@ -12712,51 +12712,51 @@
       </c>
       <c r="C80" t="s">
         <v>713</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>714</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>715</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>255</v>
       </c>
       <c r="F82" t="s">
@@ -12769,51 +12769,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>717</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>718</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>719</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>255</v>
       </c>
       <c r="F85" t="s">
         <v>461</v>
       </c>
     </row>
@@ -12880,71 +12880,71 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>723</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>724</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>42</v>
       </c>
       <c r="F90" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>725</v>
       </c>
       <c r="D91">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>726</v>
       </c>
       <c r="D92">
         <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>29</v>
       </c>
       <c r="F92" t="s">
@@ -12980,51 +12980,51 @@
       </c>
       <c r="C94" t="s">
         <v>728</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>79</v>
       </c>
       <c r="F94" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>729</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>479</v>
       </c>
       <c r="F95" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>731</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
@@ -13040,51 +13040,51 @@
       </c>
       <c r="C97" t="s">
         <v>732</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>733</v>
       </c>
       <c r="D98">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>734</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>262</v>
       </c>
       <c r="F99" t="s">
         <v>341</v>
       </c>
     </row>
@@ -13094,51 +13094,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>735</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>736</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>737</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
@@ -13325,51 +13325,51 @@
       </c>
       <c r="C112" t="s">
         <v>747</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>748</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>749</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>100</v>
       </c>
       <c r="F114" t="s">
@@ -13442,51 +13442,51 @@
       </c>
       <c r="C118" t="s">
         <v>753</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>106</v>
       </c>
       <c r="F118" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>754</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>755</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>494</v>
       </c>
       <c r="F120" t="s">
         <v>495</v>
       </c>
     </row>
@@ -13516,51 +13516,51 @@
       </c>
       <c r="C122" t="s">
         <v>757</v>
       </c>
       <c r="D122">
         <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>32</v>
       </c>
       <c r="F122" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>758</v>
       </c>
       <c r="D123">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>202</v>
       </c>
       <c r="F123" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>759</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
@@ -13656,51 +13656,51 @@
       </c>
       <c r="C129" t="s">
         <v>765</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>29</v>
       </c>
       <c r="F129" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>766</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>42</v>
       </c>
       <c r="F130" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>767</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>106</v>
       </c>
       <c r="F131" t="s">
@@ -13792,85 +13792,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>775</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>51</v>
       </c>
       <c r="F137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>776</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>103</v>
       </c>
       <c r="F138" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>778</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>779</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>780</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" t="s">
         <v>215</v>
       </c>
     </row>
@@ -13962,51 +13962,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>787</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>262</v>
       </c>
       <c r="F147" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>788</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>789</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>103</v>
       </c>
       <c r="F149" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
@@ -14027,51 +14027,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>791</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>792</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>793</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>79</v>
       </c>
       <c r="F153" t="s">
         <v>166</v>
       </c>
     </row>
@@ -14089,51 +14089,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>795</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>796</v>
       </c>
       <c r="D156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>262</v>
       </c>
       <c r="F156" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>797</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>29</v>
       </c>
       <c r="F157" t="s">
         <v>798</v>
       </c>
     </row>
@@ -14165,99 +14165,99 @@
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>801</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>802</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>803</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>805</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>71</v>
       </c>
       <c r="F163" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>806</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>103</v>
       </c>
       <c r="F164" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>807</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>100</v>
       </c>
       <c r="F165" t="s">
         <v>491</v>
       </c>
     </row>
@@ -14496,51 +14496,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>827</v>
       </c>
       <c r="D180">
         <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>51</v>
       </c>
       <c r="F180" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>828</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>829</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>106</v>
       </c>
       <c r="F182" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
@@ -14578,51 +14578,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>833</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>834</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>42</v>
       </c>
       <c r="F186" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>835</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>42</v>
       </c>
       <c r="F187" t="s">
         <v>675</v>
       </c>
     </row>
@@ -15045,51 +15045,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>867</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>42</v>
       </c>
       <c r="F213" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>868</v>
       </c>
       <c r="D214">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E214" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>869</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>42</v>
       </c>
       <c r="F215" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
@@ -15254,51 +15254,51 @@
         <v>885</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>886</v>
       </c>
       <c r="D226">
         <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>887</v>
       </c>
       <c r="D227">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>262</v>
       </c>
       <c r="F227" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>888</v>
       </c>
       <c r="D228">
         <v>15</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
         <v>152</v>
       </c>
     </row>
@@ -15322,51 +15322,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>890</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>42</v>
       </c>
       <c r="F230" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>891</v>
       </c>
       <c r="D231">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
       <c r="F231" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>892</v>
       </c>
       <c r="D232">
         <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>255</v>
       </c>
       <c r="F232" t="s">
         <v>415</v>
       </c>
     </row>
@@ -15390,153 +15390,153 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>894</v>
       </c>
       <c r="D234">
         <v>15</v>
       </c>
       <c r="E234" t="s">
         <v>17</v>
       </c>
       <c r="F234" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>895</v>
       </c>
       <c r="D235">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>39</v>
       </c>
       <c r="F235" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>896</v>
       </c>
       <c r="D236">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>897</v>
       </c>
       <c r="D237">
         <v>15</v>
       </c>
       <c r="E237" t="s">
         <v>255</v>
       </c>
       <c r="F237" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>898</v>
       </c>
       <c r="D238">
         <v>16</v>
       </c>
       <c r="E238" t="s">
         <v>100</v>
       </c>
       <c r="F238" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>899</v>
       </c>
       <c r="D239">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>67</v>
       </c>
       <c r="F239" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="C240" t="s">
         <v>900</v>
       </c>
       <c r="D240">
         <v>16</v>
       </c>
       <c r="E240" t="s">
         <v>29</v>
       </c>
       <c r="F240" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>902</v>
       </c>
       <c r="D241">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E241" t="s">
         <v>51</v>
       </c>
       <c r="F241" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>903</v>
       </c>
       <c r="D242">
         <v>15</v>
       </c>
       <c r="E242" t="s">
         <v>32</v>
       </c>
       <c r="F242" t="s">
         <v>381</v>
       </c>
     </row>
@@ -15628,51 +15628,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>911</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>218</v>
       </c>
       <c r="F248" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>912</v>
       </c>
       <c r="D249">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>913</v>
       </c>
       <c r="D250">
         <v>17</v>
       </c>
       <c r="E250" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>914</v>
@@ -15687,51 +15687,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>915</v>
       </c>
       <c r="D252">
         <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>42</v>
       </c>
       <c r="F252" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>917</v>
       </c>
       <c r="D253">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>103</v>
       </c>
       <c r="F253" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>918</v>
       </c>
       <c r="D254">
         <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>327</v>
       </c>
       <c r="F254" t="s">
         <v>657</v>
       </c>
     </row>
@@ -15970,51 +15970,51 @@
     <row r="269" spans="1:6">
       <c r="A269">
         <v>265</v>
       </c>
       <c r="C269" t="s">
         <v>936</v>
       </c>
       <c r="D269">
         <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>32</v>
       </c>
       <c r="F269" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>937</v>
       </c>
       <c r="D270">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>267</v>
       </c>
       <c r="C271" t="s">
         <v>939</v>
       </c>
       <c r="D271">
         <v>15</v>
       </c>
       <c r="E271" t="s">
         <v>106</v>
       </c>
       <c r="F271" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>268</v>
@@ -16066,51 +16066,51 @@
         <v>703</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>271</v>
       </c>
       <c r="C275" t="s">
         <v>944</v>
       </c>
       <c r="D275">
         <v>16</v>
       </c>
       <c r="E275" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>272</v>
       </c>
       <c r="C276" t="s">
         <v>945</v>
       </c>
       <c r="D276">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>32</v>
       </c>
       <c r="F276" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>272</v>
       </c>
       <c r="C277" t="s">
         <v>947</v>
       </c>
       <c r="D277">
         <v>15</v>
       </c>
       <c r="E277" t="s">
         <v>366</v>
       </c>
       <c r="F277" t="s">
         <v>948</v>
       </c>
     </row>
@@ -16199,51 +16199,51 @@
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>954</v>
       </c>
       <c r="D283">
         <v>17</v>
       </c>
       <c r="E283" t="s">
         <v>20</v>
       </c>
       <c r="F283" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>280</v>
       </c>
       <c r="C284" t="s">
         <v>955</v>
       </c>
       <c r="D284">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E284" t="s">
         <v>29</v>
       </c>
       <c r="F284" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>281</v>
       </c>
       <c r="C285" t="s">
         <v>956</v>
       </c>
       <c r="D285">
         <v>15</v>
       </c>
       <c r="E285" t="s">
         <v>39</v>
       </c>
       <c r="F285" t="s">
         <v>144</v>
       </c>
     </row>
@@ -16380,51 +16380,51 @@
     <row r="294" spans="1:6">
       <c r="A294">
         <v>290</v>
       </c>
       <c r="C294" t="s">
         <v>967</v>
       </c>
       <c r="D294">
         <v>17</v>
       </c>
       <c r="E294" t="s">
         <v>71</v>
       </c>
       <c r="F294" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>291</v>
       </c>
       <c r="C295" t="s">
         <v>968</v>
       </c>
       <c r="D295">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E295" t="s">
         <v>42</v>
       </c>
       <c r="F295" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>291</v>
       </c>
       <c r="C296" t="s">
         <v>969</v>
       </c>
       <c r="D296">
         <v>14</v>
       </c>
       <c r="E296" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>293</v>
@@ -16462,51 +16462,51 @@
     <row r="299" spans="1:6">
       <c r="A299">
         <v>295</v>
       </c>
       <c r="C299" t="s">
         <v>973</v>
       </c>
       <c r="D299">
         <v>16</v>
       </c>
       <c r="E299" t="s">
         <v>223</v>
       </c>
       <c r="F299" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>296</v>
       </c>
       <c r="C300" t="s">
         <v>974</v>
       </c>
       <c r="D300">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E300" t="s">
         <v>29</v>
       </c>
       <c r="F300" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>296</v>
       </c>
       <c r="C301" t="s">
         <v>975</v>
       </c>
       <c r="D301">
         <v>17</v>
       </c>
       <c r="E301" t="s">
         <v>436</v>
       </c>
       <c r="F301" t="s">
         <v>976</v>
       </c>
     </row>
@@ -16564,51 +16564,51 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>981</v>
       </c>
       <c r="D305">
         <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>103</v>
       </c>
       <c r="F305" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>302</v>
       </c>
       <c r="C306" t="s">
         <v>982</v>
       </c>
       <c r="D306">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E306" t="s">
         <v>494</v>
       </c>
       <c r="F306" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>303</v>
       </c>
       <c r="C307" t="s">
         <v>983</v>
       </c>
       <c r="D307">
         <v>16</v>
       </c>
       <c r="E307" t="s">
         <v>17</v>
       </c>
       <c r="F307" t="s">
         <v>624</v>
       </c>
     </row>
@@ -16632,51 +16632,51 @@
     <row r="309" spans="1:6">
       <c r="A309">
         <v>305</v>
       </c>
       <c r="C309" t="s">
         <v>986</v>
       </c>
       <c r="D309">
         <v>15</v>
       </c>
       <c r="E309" t="s">
         <v>223</v>
       </c>
       <c r="F309" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>987</v>
       </c>
       <c r="D310">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E310" t="s">
         <v>71</v>
       </c>
       <c r="F310" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>988</v>
       </c>
       <c r="D311">
         <v>17</v>
       </c>
       <c r="E311" t="s">
         <v>29</v>
       </c>
       <c r="F311" t="s">
         <v>30</v>
       </c>
     </row>
@@ -16898,51 +16898,51 @@
     <row r="325" spans="1:6">
       <c r="A325">
         <v>319</v>
       </c>
       <c r="C325" t="s">
         <v>1003</v>
       </c>
       <c r="D325">
         <v>16</v>
       </c>
       <c r="E325" t="s">
         <v>106</v>
       </c>
       <c r="F325" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>319</v>
       </c>
       <c r="C326" t="s">
         <v>1004</v>
       </c>
       <c r="D326">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E326" t="s">
         <v>17</v>
       </c>
       <c r="F326" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>323</v>
       </c>
       <c r="C327" t="s">
         <v>1005</v>
       </c>
       <c r="D327">
         <v>17</v>
       </c>
       <c r="E327" t="s">
         <v>103</v>
       </c>
       <c r="F327" t="s">
         <v>1006</v>
       </c>
     </row>
@@ -17082,51 +17082,51 @@
     <row r="336" spans="1:6">
       <c r="A336">
         <v>332</v>
       </c>
       <c r="C336" t="s">
         <v>1017</v>
       </c>
       <c r="D336">
         <v>16</v>
       </c>
       <c r="E336" t="s">
         <v>51</v>
       </c>
       <c r="F336" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>333</v>
       </c>
       <c r="C337" t="s">
         <v>1018</v>
       </c>
       <c r="D337">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E337" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>333</v>
       </c>
       <c r="C338" t="s">
         <v>1019</v>
       </c>
       <c r="D338">
         <v>17</v>
       </c>
       <c r="E338" t="s">
         <v>51</v>
       </c>
       <c r="F338" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
         <v>335</v>
@@ -17342,51 +17342,51 @@
     <row r="352" spans="1:6">
       <c r="A352">
         <v>348</v>
       </c>
       <c r="C352" t="s">
         <v>1035</v>
       </c>
       <c r="D352">
         <v>17</v>
       </c>
       <c r="E352" t="s">
         <v>17</v>
       </c>
       <c r="F352" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
         <v>349</v>
       </c>
       <c r="C353" t="s">
         <v>1036</v>
       </c>
       <c r="D353">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E353" t="s">
         <v>17</v>
       </c>
       <c r="F353" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
         <v>350</v>
       </c>
       <c r="C354" t="s">
         <v>1037</v>
       </c>
       <c r="D354">
         <v>15</v>
       </c>
       <c r="E354" t="s">
         <v>106</v>
       </c>
       <c r="F354" t="s">
         <v>107</v>
       </c>
     </row>
@@ -17540,68 +17540,68 @@
     <row r="364" spans="1:6">
       <c r="A364">
         <v>360</v>
       </c>
       <c r="C364" t="s">
         <v>1047</v>
       </c>
       <c r="D364">
         <v>15</v>
       </c>
       <c r="E364" t="s">
         <v>10</v>
       </c>
       <c r="F364" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
         <v>361</v>
       </c>
       <c r="C365" t="s">
         <v>1048</v>
       </c>
       <c r="D365">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
         <v>14</v>
       </c>
       <c r="F365" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
         <v>362</v>
       </c>
       <c r="C366" t="s">
         <v>1049</v>
       </c>
       <c r="D366">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E366" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
         <v>363</v>
       </c>
       <c r="C367" t="s">
         <v>1050</v>
       </c>
       <c r="D367">
         <v>16</v>
       </c>
       <c r="E367" t="s">
         <v>29</v>
       </c>
       <c r="F367" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
         <v>364</v>
@@ -17673,51 +17673,51 @@
     <row r="372" spans="1:6">
       <c r="A372">
         <v>368</v>
       </c>
       <c r="C372" t="s">
         <v>1056</v>
       </c>
       <c r="D372">
         <v>15</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="F372" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
         <v>369</v>
       </c>
       <c r="C373" t="s">
         <v>1057</v>
       </c>
       <c r="D373">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E373" t="s">
         <v>436</v>
       </c>
       <c r="F373" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
         <v>370</v>
       </c>
       <c r="C374" t="s">
         <v>1058</v>
       </c>
       <c r="D374">
         <v>15</v>
       </c>
       <c r="E374" t="s">
         <v>29</v>
       </c>
       <c r="F374" t="s">
         <v>413</v>
       </c>
     </row>
@@ -17738,102 +17738,102 @@
     <row r="376" spans="1:6">
       <c r="A376">
         <v>372</v>
       </c>
       <c r="C376" t="s">
         <v>1060</v>
       </c>
       <c r="D376">
         <v>16</v>
       </c>
       <c r="E376" t="s">
         <v>10</v>
       </c>
       <c r="F376" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
         <v>373</v>
       </c>
       <c r="C377" t="s">
         <v>1062</v>
       </c>
       <c r="D377">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E377" t="s">
         <v>202</v>
       </c>
       <c r="F377" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>373</v>
       </c>
       <c r="C378" t="s">
         <v>1063</v>
       </c>
       <c r="D378">
         <v>14</v>
       </c>
       <c r="E378" t="s">
         <v>29</v>
       </c>
       <c r="F378" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
         <v>375</v>
       </c>
       <c r="C379" t="s">
         <v>1064</v>
       </c>
       <c r="D379">
         <v>14</v>
       </c>
       <c r="E379" t="s">
         <v>255</v>
       </c>
       <c r="F379" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
         <v>376</v>
       </c>
       <c r="C380" t="s">
         <v>1065</v>
       </c>
       <c r="D380">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E380" t="s">
         <v>100</v>
       </c>
       <c r="F380" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
         <v>377</v>
       </c>
       <c r="C381" t="s">
         <v>1066</v>
       </c>
       <c r="D381">
         <v>15</v>
       </c>
       <c r="E381" t="s">
         <v>10</v>
       </c>
       <c r="F381" t="s">
         <v>433</v>
       </c>
     </row>
@@ -17959,102 +17959,102 @@
     <row r="389" spans="1:6">
       <c r="A389">
         <v>385</v>
       </c>
       <c r="C389" t="s">
         <v>1076</v>
       </c>
       <c r="D389">
         <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>17</v>
       </c>
       <c r="F389" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
         <v>385</v>
       </c>
       <c r="C390" t="s">
         <v>1077</v>
       </c>
       <c r="D390">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E390" t="s">
         <v>29</v>
       </c>
       <c r="F390" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
         <v>385</v>
       </c>
       <c r="C391" t="s">
         <v>1078</v>
       </c>
       <c r="D391">
         <v>17</v>
       </c>
       <c r="E391" t="s">
         <v>188</v>
       </c>
       <c r="F391" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
         <v>388</v>
       </c>
       <c r="C392" t="s">
         <v>1080</v>
       </c>
       <c r="D392">
         <v>16</v>
       </c>
       <c r="E392" t="s">
         <v>32</v>
       </c>
       <c r="F392" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
         <v>389</v>
       </c>
       <c r="C393" t="s">
         <v>1081</v>
       </c>
       <c r="D393">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E393" t="s">
         <v>14</v>
       </c>
       <c r="F393" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
         <v>389</v>
       </c>
       <c r="C394" t="s">
         <v>1082</v>
       </c>
       <c r="D394">
         <v>16</v>
       </c>
       <c r="E394" t="s">
         <v>29</v>
       </c>
       <c r="F394" t="s">
         <v>241</v>
       </c>
     </row>
@@ -18078,51 +18078,51 @@
     <row r="396" spans="1:6">
       <c r="A396">
         <v>391</v>
       </c>
       <c r="C396" t="s">
         <v>1084</v>
       </c>
       <c r="D396">
         <v>16</v>
       </c>
       <c r="E396" t="s">
         <v>255</v>
       </c>
       <c r="F396" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
         <v>393</v>
       </c>
       <c r="C397" t="s">
         <v>1085</v>
       </c>
       <c r="D397">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E397" t="s">
         <v>526</v>
       </c>
       <c r="F397" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
         <v>394</v>
       </c>
       <c r="C398" t="s">
         <v>1087</v>
       </c>
       <c r="D398">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>51</v>
       </c>
       <c r="F398" t="s">
         <v>52</v>
       </c>
     </row>
@@ -18208,51 +18208,51 @@
         <v>343</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
         <v>400</v>
       </c>
       <c r="C404" t="s">
         <v>1093</v>
       </c>
       <c r="D404">
         <v>15</v>
       </c>
       <c r="E404" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
         <v>401</v>
       </c>
       <c r="C405" t="s">
         <v>1094</v>
       </c>
       <c r="D405">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E405" t="s">
         <v>277</v>
       </c>
       <c r="F405" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
         <v>402</v>
       </c>
       <c r="C406" t="s">
         <v>1095</v>
       </c>
       <c r="D406">
         <v>14</v>
       </c>
       <c r="E406" t="s">
         <v>7</v>
       </c>
       <c r="F406" t="s">
         <v>467</v>
       </c>
     </row>
@@ -18293,51 +18293,51 @@
     <row r="409" spans="1:6">
       <c r="A409">
         <v>404</v>
       </c>
       <c r="C409" t="s">
         <v>1098</v>
       </c>
       <c r="D409">
         <v>15</v>
       </c>
       <c r="E409" t="s">
         <v>402</v>
       </c>
       <c r="F409" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
         <v>406</v>
       </c>
       <c r="C410" t="s">
         <v>1100</v>
       </c>
       <c r="D410">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E410" t="s">
         <v>20</v>
       </c>
       <c r="F410" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
         <v>406</v>
       </c>
       <c r="C411" t="s">
         <v>1101</v>
       </c>
       <c r="D411">
         <v>14</v>
       </c>
       <c r="E411" t="s">
         <v>10</v>
       </c>
       <c r="F411" t="s">
         <v>602</v>
       </c>
     </row>
@@ -18409,51 +18409,51 @@
         <v>657</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
         <v>412</v>
       </c>
       <c r="C416" t="s">
         <v>1107</v>
       </c>
       <c r="D416">
         <v>14</v>
       </c>
       <c r="E416" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
         <v>413</v>
       </c>
       <c r="C417" t="s">
         <v>1108</v>
       </c>
       <c r="D417">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E417" t="s">
         <v>17</v>
       </c>
       <c r="F417" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
         <v>414</v>
       </c>
       <c r="C418" t="s">
         <v>1109</v>
       </c>
       <c r="D418">
         <v>16</v>
       </c>
       <c r="E418" t="s">
         <v>7</v>
       </c>
       <c r="F418" t="s">
         <v>1103</v>
       </c>
     </row>
@@ -18474,51 +18474,51 @@
         <v>700</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
         <v>416</v>
       </c>
       <c r="C420" t="s">
         <v>1111</v>
       </c>
       <c r="D420">
         <v>16</v>
       </c>
       <c r="E420" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
         <v>417</v>
       </c>
       <c r="C421" t="s">
         <v>1112</v>
       </c>
       <c r="D421">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E421" t="s">
         <v>29</v>
       </c>
       <c r="F421" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
         <v>418</v>
       </c>
       <c r="C422" t="s">
         <v>1113</v>
       </c>
       <c r="D422">
         <v>14</v>
       </c>
       <c r="E422" t="s">
         <v>262</v>
       </c>
       <c r="F422" t="s">
         <v>1114</v>
       </c>
     </row>
@@ -18542,51 +18542,51 @@
     <row r="424" spans="1:6">
       <c r="A424">
         <v>420</v>
       </c>
       <c r="C424" t="s">
         <v>1116</v>
       </c>
       <c r="D424">
         <v>16</v>
       </c>
       <c r="E424" t="s">
         <v>262</v>
       </c>
       <c r="F424" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
         <v>421</v>
       </c>
       <c r="C425" t="s">
         <v>1117</v>
       </c>
       <c r="D425">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E425" t="s">
         <v>20</v>
       </c>
       <c r="F425" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
         <v>422</v>
       </c>
       <c r="C426" t="s">
         <v>1118</v>
       </c>
       <c r="D426">
         <v>17</v>
       </c>
       <c r="E426" t="s">
         <v>20</v>
       </c>
       <c r="F426" t="s">
         <v>89</v>
       </c>
     </row>
@@ -18658,68 +18658,68 @@
     <row r="431" spans="1:6">
       <c r="A431">
         <v>427</v>
       </c>
       <c r="C431" t="s">
         <v>1123</v>
       </c>
       <c r="D431">
         <v>16</v>
       </c>
       <c r="E431" t="s">
         <v>14</v>
       </c>
       <c r="F431" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
         <v>427</v>
       </c>
       <c r="C432" t="s">
         <v>1124</v>
       </c>
       <c r="D432">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E432" t="s">
         <v>7</v>
       </c>
       <c r="F432" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
         <v>429</v>
       </c>
       <c r="C433" t="s">
         <v>1125</v>
       </c>
       <c r="D433">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E433" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
         <v>429</v>
       </c>
       <c r="C434" t="s">
         <v>1126</v>
       </c>
       <c r="D434">
         <v>16</v>
       </c>
       <c r="E434" t="s">
         <v>366</v>
       </c>
       <c r="F434" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
         <v>429</v>
@@ -18890,51 +18890,51 @@
     <row r="445" spans="1:6">
       <c r="A445">
         <v>441</v>
       </c>
       <c r="C445" t="s">
         <v>1138</v>
       </c>
       <c r="D445">
         <v>14</v>
       </c>
       <c r="E445" t="s">
         <v>526</v>
       </c>
       <c r="F445" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
         <v>442</v>
       </c>
       <c r="C446" t="s">
         <v>1139</v>
       </c>
       <c r="D446">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E446" t="s">
         <v>402</v>
       </c>
       <c r="F446" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
         <v>442</v>
       </c>
       <c r="C447" t="s">
         <v>1140</v>
       </c>
       <c r="D447">
         <v>14</v>
       </c>
       <c r="E447" t="s">
         <v>327</v>
       </c>
       <c r="F447" t="s">
         <v>657</v>
       </c>
     </row>