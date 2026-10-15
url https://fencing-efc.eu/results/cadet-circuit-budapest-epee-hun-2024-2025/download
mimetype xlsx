--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3839,51 +3839,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4124,51 +4124,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>43</v>
       </c>
       <c r="F30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32" t="s">
@@ -4341,51 +4341,51 @@
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>56</v>
       </c>
       <c r="F41" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>89</v>
       </c>
       <c r="F43" t="s">
@@ -4458,51 +4458,51 @@
       </c>
       <c r="C47" t="s">
         <v>95</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>89</v>
       </c>
       <c r="F49" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4649,51 +4649,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
@@ -4769,51 +4769,51 @@
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>89</v>
       </c>
       <c r="F65" t="s">
@@ -4846,51 +4846,51 @@
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
         <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>89</v>
       </c>
       <c r="F68" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
       <c r="F69" t="s">
@@ -5163,88 +5163,88 @@
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>156</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" t="s">
@@ -5730,51 +5730,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>195</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>196</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>197</v>
       </c>
       <c r="F114" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>199</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" t="s">
@@ -5787,51 +5787,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" t="s">
         <v>30</v>
       </c>
     </row>
@@ -5844,51 +5844,51 @@
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>61</v>
       </c>
       <c r="F119" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>205</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>206</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>82</v>
       </c>
     </row>
@@ -5901,51 +5901,51 @@
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>208</v>
       </c>
       <c r="F122" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>40</v>
       </c>
       <c r="F124" t="s">
         <v>212</v>
       </c>
     </row>
@@ -5958,51 +5958,51 @@
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>216</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>89</v>
       </c>
       <c r="F127" t="s">
@@ -6392,51 +6392,51 @@
         <v>115</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>245</v>
       </c>
       <c r="F151" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>247</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>47</v>
       </c>
       <c r="F152" t="s">
         <v>103</v>
       </c>
     </row>
@@ -6457,102 +6457,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>61</v>
       </c>
       <c r="F154" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>251</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>61</v>
       </c>
       <c r="F156" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>252</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>61</v>
       </c>
       <c r="F157" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>43</v>
       </c>
       <c r="F158" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>56</v>
       </c>
       <c r="F159" t="s">
         <v>57</v>
       </c>
     </row>
@@ -6921,119 +6921,119 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>286</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>43</v>
       </c>
       <c r="F182" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>287</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>288</v>
       </c>
       <c r="D184">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>117</v>
       </c>
       <c r="F184" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>290</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>40</v>
       </c>
       <c r="F185" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>291</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>121</v>
       </c>
       <c r="F186" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
       </c>
       <c r="C187" t="s">
         <v>293</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>178</v>
       </c>
       <c r="C188" t="s">
         <v>294</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>89</v>
       </c>
       <c r="F188" t="s">
         <v>295</v>
       </c>
     </row>
@@ -7150,51 +7150,51 @@
         <v>304</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>305</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>306</v>
       </c>
       <c r="D197">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>197</v>
       </c>
       <c r="F197" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>307</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>117</v>
       </c>
       <c r="F198" t="s">
         <v>262</v>
       </c>
     </row>
@@ -7252,51 +7252,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>314</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>66</v>
       </c>
       <c r="F202" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>315</v>
       </c>
       <c r="D203">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>40</v>
       </c>
       <c r="F203" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>316</v>
       </c>
       <c r="D204">
         <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>24</v>
       </c>
       <c r="F204" t="s">
         <v>113</v>
       </c>
     </row>
@@ -7453,51 +7453,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>333</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>335</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>79</v>
       </c>
       <c r="F215" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>336</v>
       </c>
       <c r="D216">
         <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>56</v>
       </c>
       <c r="F216" t="s">
         <v>337</v>
       </c>
     </row>
@@ -7521,116 +7521,116 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>340</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>341</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>342</v>
       </c>
       <c r="D220">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E220" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>343</v>
       </c>
       <c r="D221">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>89</v>
       </c>
       <c r="F221" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>344</v>
       </c>
       <c r="D222">
         <v>18</v>
       </c>
       <c r="E222" t="s">
         <v>197</v>
       </c>
       <c r="F222" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>346</v>
       </c>
       <c r="D223">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>24</v>
       </c>
       <c r="F223" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>347</v>
       </c>
       <c r="D224">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>56</v>
       </c>
       <c r="F224" t="s">
         <v>57</v>
       </c>
     </row>
@@ -7883,85 +7883,85 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="C240" t="s">
         <v>367</v>
       </c>
       <c r="D240">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>368</v>
       </c>
       <c r="D241">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>47</v>
       </c>
       <c r="F241" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>370</v>
       </c>
       <c r="D242">
         <v>16</v>
       </c>
       <c r="E242" t="s">
         <v>61</v>
       </c>
       <c r="F242" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>372</v>
       </c>
       <c r="D243">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>79</v>
       </c>
       <c r="F243" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="C244" t="s">
         <v>373</v>
       </c>
       <c r="D244">
         <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>117</v>
       </c>
       <c r="F244" t="s">
         <v>374</v>
       </c>
     </row>
@@ -8146,68 +8146,68 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="C256" t="s">
         <v>389</v>
       </c>
       <c r="D256">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>24</v>
       </c>
       <c r="F256" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>390</v>
       </c>
       <c r="D257">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E257" t="s">
         <v>56</v>
       </c>
       <c r="F257" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
       </c>
       <c r="C258" t="s">
         <v>392</v>
       </c>
       <c r="D258">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E258" t="s">
         <v>56</v>
       </c>
       <c r="F258" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>255</v>
       </c>
       <c r="C259" t="s">
         <v>394</v>
       </c>
       <c r="D259">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>255</v>
@@ -8228,51 +8228,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>397</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>56</v>
       </c>
       <c r="F261" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>399</v>
       </c>
       <c r="D262">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E262" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>400</v>
       </c>
       <c r="D263">
         <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>24</v>
       </c>
       <c r="F263" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>259</v>
@@ -8307,51 +8307,51 @@
     <row r="266" spans="1:6">
       <c r="A266">
         <v>262</v>
       </c>
       <c r="C266" t="s">
         <v>404</v>
       </c>
       <c r="D266">
         <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>47</v>
       </c>
       <c r="F266" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>263</v>
       </c>
       <c r="C267" t="s">
         <v>405</v>
       </c>
       <c r="D267">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>264</v>
       </c>
       <c r="C268" t="s">
         <v>406</v>
       </c>
       <c r="D268">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>50</v>
       </c>
       <c r="F268" t="s">
         <v>407</v>
       </c>
     </row>
@@ -8647,51 +8647,51 @@
     <row r="286" spans="1:6">
       <c r="A286">
         <v>282</v>
       </c>
       <c r="C286" t="s">
         <v>436</v>
       </c>
       <c r="D286">
         <v>16</v>
       </c>
       <c r="E286" t="s">
         <v>117</v>
       </c>
       <c r="F286" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>283</v>
       </c>
       <c r="C287" t="s">
         <v>437</v>
       </c>
       <c r="D287">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E287" t="s">
         <v>89</v>
       </c>
       <c r="F287" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>283</v>
       </c>
       <c r="C288" t="s">
         <v>438</v>
       </c>
       <c r="D288">
         <v>16</v>
       </c>
       <c r="E288" t="s">
         <v>197</v>
       </c>
       <c r="F288" t="s">
         <v>345</v>
       </c>
     </row>
@@ -8862,51 +8862,51 @@
     <row r="299" spans="1:6">
       <c r="A299">
         <v>295</v>
       </c>
       <c r="C299" t="s">
         <v>452</v>
       </c>
       <c r="D299">
         <v>14</v>
       </c>
       <c r="E299" t="s">
         <v>197</v>
       </c>
       <c r="F299" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>295</v>
       </c>
       <c r="C300" t="s">
         <v>453</v>
       </c>
       <c r="D300">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E300" t="s">
         <v>318</v>
       </c>
       <c r="F300" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>297</v>
       </c>
       <c r="C301" t="s">
         <v>454</v>
       </c>
       <c r="D301">
         <v>18</v>
       </c>
       <c r="E301" t="s">
         <v>56</v>
       </c>
       <c r="F301" t="s">
         <v>455</v>
       </c>
     </row>
@@ -9046,51 +9046,51 @@
     <row r="310" spans="1:6">
       <c r="A310">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>469</v>
       </c>
       <c r="D310">
         <v>16</v>
       </c>
       <c r="E310" t="s">
         <v>79</v>
       </c>
       <c r="F310" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>470</v>
       </c>
       <c r="D311">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E311" t="s">
         <v>56</v>
       </c>
       <c r="F311" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>308</v>
       </c>
       <c r="C312" t="s">
         <v>472</v>
       </c>
       <c r="D312">
         <v>17</v>
       </c>
       <c r="E312" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>309</v>
@@ -9343,51 +9343,51 @@
     <row r="328" spans="1:6">
       <c r="A328">
         <v>322</v>
       </c>
       <c r="C328" t="s">
         <v>495</v>
       </c>
       <c r="D328">
         <v>18</v>
       </c>
       <c r="E328" t="s">
         <v>79</v>
       </c>
       <c r="F328" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>322</v>
       </c>
       <c r="C329" t="s">
         <v>496</v>
       </c>
       <c r="D329">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E329" t="s">
         <v>497</v>
       </c>
       <c r="F329" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>326</v>
       </c>
       <c r="C330" t="s">
         <v>499</v>
       </c>
       <c r="D330">
         <v>15</v>
       </c>
       <c r="E330" t="s">
         <v>7</v>
       </c>
       <c r="F330" t="s">
         <v>13</v>
       </c>
     </row>
@@ -9547,51 +9547,51 @@
     <row r="340" spans="1:6">
       <c r="A340">
         <v>336</v>
       </c>
       <c r="C340" t="s">
         <v>510</v>
       </c>
       <c r="D340">
         <v>16</v>
       </c>
       <c r="E340" t="s">
         <v>318</v>
       </c>
       <c r="F340" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
         <v>337</v>
       </c>
       <c r="C341" t="s">
         <v>511</v>
       </c>
       <c r="D341">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E341" t="s">
         <v>47</v>
       </c>
       <c r="F341" t="s">
         <v>420</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9663,51 +9663,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>517</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>208</v>
       </c>
       <c r="F4" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>519</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>520</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -9788,51 +9788,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>525</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>526</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>527</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
@@ -10019,51 +10019,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>538</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>539</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>540</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
@@ -10227,51 +10227,51 @@
       </c>
       <c r="C34" t="s">
         <v>552</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>89</v>
       </c>
       <c r="F34" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>554</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>467</v>
       </c>
       <c r="F35" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>555</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>556</v>
       </c>
     </row>
@@ -10398,51 +10398,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>565</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>566</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>567</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
@@ -10751,51 +10751,51 @@
       </c>
       <c r="C62" t="s">
         <v>588</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
       <c r="F62" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>590</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>591</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>117</v>
       </c>
       <c r="F64" t="s">
@@ -11122,51 +11122,51 @@
       </c>
       <c r="C81" t="s">
         <v>612</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>208</v>
       </c>
       <c r="F81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>613</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>614</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
@@ -11202,51 +11202,51 @@
       </c>
       <c r="C85" t="s">
         <v>617</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>117</v>
       </c>
       <c r="F85" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>618</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>619</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" t="s">
         <v>615</v>
       </c>
     </row>
@@ -11453,51 +11453,51 @@
       </c>
       <c r="C98" t="s">
         <v>634</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>635</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>636</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
@@ -12237,51 +12237,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>687</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>688</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>689</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>56</v>
       </c>
       <c r="F141" t="s">
         <v>410</v>
       </c>
     </row>
@@ -12336,68 +12336,68 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>694</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>695</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>47</v>
       </c>
       <c r="F146" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>696</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>697</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>89</v>
       </c>
       <c r="F148" t="s">
         <v>698</v>
       </c>
     </row>
@@ -12656,51 +12656,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>715</v>
       </c>
       <c r="D164">
         <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>66</v>
       </c>
       <c r="F164" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>716</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>61</v>
       </c>
       <c r="F165" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>717</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>79</v>
       </c>
       <c r="F166" t="s">
         <v>80</v>
       </c>
     </row>
@@ -12928,68 +12928,68 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>734</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>50</v>
       </c>
       <c r="F180" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>735</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>736</v>
       </c>
       <c r="D182">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>89</v>
       </c>
       <c r="F182" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>737</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>113</v>
       </c>
     </row>
@@ -13177,51 +13177,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>750</v>
       </c>
       <c r="D195">
         <v>15</v>
       </c>
       <c r="E195" t="s">
         <v>24</v>
       </c>
       <c r="F195" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>751</v>
       </c>
       <c r="D196">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>752</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>24</v>
       </c>
       <c r="F197" t="s">
         <v>75</v>
       </c>
     </row>
@@ -13627,99 +13627,99 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>781</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>24</v>
       </c>
       <c r="F222" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>782</v>
       </c>
       <c r="D223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>783</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>784</v>
       </c>
       <c r="D225">
         <v>17</v>
       </c>
       <c r="E225" t="s">
         <v>47</v>
       </c>
       <c r="F225" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>785</v>
       </c>
       <c r="D226">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>47</v>
       </c>
       <c r="F226" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>786</v>
       </c>
       <c r="D227">
         <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>245</v>
       </c>
       <c r="F227" t="s">
         <v>684</v>
       </c>
     </row>
@@ -14006,51 +14006,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>807</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>50</v>
       </c>
       <c r="F245" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>809</v>
       </c>
       <c r="D246">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>243</v>
       </c>
       <c r="C247" t="s">
         <v>810</v>
       </c>
       <c r="D247">
         <v>17</v>
       </c>
       <c r="E247" t="s">
         <v>66</v>
       </c>
       <c r="F247" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
@@ -14139,51 +14139,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>817</v>
       </c>
       <c r="D253">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>61</v>
       </c>
       <c r="F253" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>818</v>
       </c>
       <c r="D254">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>79</v>
       </c>
       <c r="F254" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>250</v>
       </c>
       <c r="C255" t="s">
         <v>820</v>
       </c>
       <c r="D255">
         <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>82</v>
       </c>
       <c r="F255" t="s">
         <v>376</v>
       </c>
     </row>
@@ -14538,85 +14538,85 @@
         <v>146</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>271</v>
       </c>
       <c r="C277" t="s">
         <v>849</v>
       </c>
       <c r="D277">
         <v>15</v>
       </c>
       <c r="E277" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>274</v>
       </c>
       <c r="C278" t="s">
         <v>850</v>
       </c>
       <c r="D278">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E278" t="s">
         <v>851</v>
       </c>
       <c r="F278" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>275</v>
       </c>
       <c r="C279" t="s">
         <v>853</v>
       </c>
       <c r="D279">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
         <v>61</v>
       </c>
       <c r="F279" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>275</v>
       </c>
       <c r="C280" t="s">
         <v>855</v>
       </c>
       <c r="D280">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
         <v>24</v>
       </c>
       <c r="F280" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>277</v>
       </c>
       <c r="C281" t="s">
         <v>856</v>
       </c>
       <c r="D281">
         <v>18</v>
       </c>
       <c r="E281" t="s">
         <v>245</v>
       </c>
       <c r="F281" t="s">
         <v>684</v>
       </c>
     </row>
@@ -14637,51 +14637,51 @@
         <v>858</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>859</v>
       </c>
       <c r="D283">
         <v>16</v>
       </c>
       <c r="E283" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>280</v>
       </c>
       <c r="C284" t="s">
         <v>860</v>
       </c>
       <c r="D284">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E284" t="s">
         <v>24</v>
       </c>
       <c r="F284" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>280</v>
       </c>
       <c r="C285" t="s">
         <v>861</v>
       </c>
       <c r="D285">
         <v>17</v>
       </c>
       <c r="E285" t="s">
         <v>467</v>
       </c>
       <c r="F285" t="s">
         <v>644</v>
       </c>
     </row>
@@ -15019,153 +15019,153 @@
     <row r="306" spans="1:6">
       <c r="A306">
         <v>302</v>
       </c>
       <c r="C306" t="s">
         <v>885</v>
       </c>
       <c r="D306">
         <v>17</v>
       </c>
       <c r="E306" t="s">
         <v>21</v>
       </c>
       <c r="F306" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>303</v>
       </c>
       <c r="C307" t="s">
         <v>886</v>
       </c>
       <c r="D307">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E307" t="s">
         <v>61</v>
       </c>
       <c r="F307" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>304</v>
       </c>
       <c r="C308" t="s">
         <v>887</v>
       </c>
       <c r="D308">
         <v>18</v>
       </c>
       <c r="E308" t="s">
         <v>56</v>
       </c>
       <c r="F308" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>305</v>
       </c>
       <c r="C309" t="s">
         <v>888</v>
       </c>
       <c r="D309">
         <v>17</v>
       </c>
       <c r="E309" t="s">
         <v>318</v>
       </c>
       <c r="F309" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>890</v>
       </c>
       <c r="D310">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E310" t="s">
         <v>208</v>
       </c>
       <c r="F310" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>891</v>
       </c>
       <c r="D311">
         <v>17</v>
       </c>
       <c r="E311" t="s">
         <v>24</v>
       </c>
       <c r="F311" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>308</v>
       </c>
       <c r="C312" t="s">
         <v>892</v>
       </c>
       <c r="D312">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E312" t="s">
         <v>89</v>
       </c>
       <c r="F312" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>309</v>
       </c>
       <c r="C313" t="s">
         <v>894</v>
       </c>
       <c r="D313">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E313" t="s">
         <v>24</v>
       </c>
       <c r="F313" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>310</v>
       </c>
       <c r="C314" t="s">
         <v>895</v>
       </c>
       <c r="D314">
         <v>17</v>
       </c>
       <c r="E314" t="s">
         <v>47</v>
       </c>
       <c r="F314" t="s">
         <v>676</v>
       </c>
     </row>
@@ -15472,51 +15472,51 @@
     <row r="333" spans="1:6">
       <c r="A333">
         <v>329</v>
       </c>
       <c r="C333" t="s">
         <v>918</v>
       </c>
       <c r="D333">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>79</v>
       </c>
       <c r="F333" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>329</v>
       </c>
       <c r="C334" t="s">
         <v>919</v>
       </c>
       <c r="D334">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E334" t="s">
         <v>47</v>
       </c>
       <c r="F334" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>329</v>
       </c>
       <c r="C335" t="s">
         <v>920</v>
       </c>
       <c r="D335">
         <v>15</v>
       </c>
       <c r="E335" t="s">
         <v>24</v>
       </c>
       <c r="F335" t="s">
         <v>75</v>
       </c>
     </row>
@@ -15554,51 +15554,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>334</v>
       </c>
       <c r="C338" t="s">
         <v>923</v>
       </c>
       <c r="D338">
         <v>17</v>
       </c>
       <c r="E338" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
         <v>335</v>
       </c>
       <c r="C339" t="s">
         <v>924</v>
       </c>
       <c r="D339">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E339" t="s">
         <v>24</v>
       </c>
       <c r="F339" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
         <v>335</v>
       </c>
       <c r="C340" t="s">
         <v>925</v>
       </c>
       <c r="D340">
         <v>17</v>
       </c>
       <c r="E340" t="s">
         <v>21</v>
       </c>
       <c r="F340" t="s">
         <v>480</v>
       </c>
     </row>
@@ -15755,51 +15755,51 @@
     <row r="350" spans="1:6">
       <c r="A350">
         <v>346</v>
       </c>
       <c r="C350" t="s">
         <v>937</v>
       </c>
       <c r="D350">
         <v>16</v>
       </c>
       <c r="E350" t="s">
         <v>208</v>
       </c>
       <c r="F350" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
         <v>347</v>
       </c>
       <c r="C351" t="s">
         <v>938</v>
       </c>
       <c r="D351">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E351" t="s">
         <v>117</v>
       </c>
       <c r="F351" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
         <v>348</v>
       </c>
       <c r="C352" t="s">
         <v>940</v>
       </c>
       <c r="D352">
         <v>18</v>
       </c>
       <c r="E352" t="s">
         <v>47</v>
       </c>
       <c r="F352" t="s">
         <v>941</v>
       </c>
     </row>
@@ -16205,68 +16205,68 @@
     <row r="377" spans="1:6">
       <c r="A377">
         <v>373</v>
       </c>
       <c r="C377" t="s">
         <v>973</v>
       </c>
       <c r="D377">
         <v>17</v>
       </c>
       <c r="E377" t="s">
         <v>61</v>
       </c>
       <c r="F377" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
         <v>374</v>
       </c>
       <c r="C378" t="s">
         <v>974</v>
       </c>
       <c r="D378">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E378" t="s">
         <v>331</v>
       </c>
       <c r="F378" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
         <v>374</v>
       </c>
       <c r="C379" t="s">
         <v>975</v>
       </c>
       <c r="D379">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E379" t="s">
         <v>197</v>
       </c>
       <c r="F379" t="s">
         <v>494</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>