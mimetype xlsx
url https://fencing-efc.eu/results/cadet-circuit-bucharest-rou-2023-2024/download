--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1785,51 +1785,51 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
@@ -2161,51 +2161,51 @@
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
@@ -2241,51 +2241,51 @@
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
@@ -2452,51 +2452,51 @@
       </c>
       <c r="C49" t="s">
         <v>80</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2666,51 +2666,51 @@
       </c>
       <c r="C60" t="s">
         <v>92</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>93</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>94</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2823,51 +2823,51 @@
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>104</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
@@ -3060,51 +3060,51 @@
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>118</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>119</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>35</v>
       </c>
       <c r="F81" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>120</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
       <c r="F82" t="s">
@@ -3257,51 +3257,51 @@
       </c>
       <c r="C90" t="s">
         <v>129</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>130</v>
       </c>
       <c r="D91">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>131</v>
       </c>
       <c r="D92">
         <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -3357,51 +3357,51 @@
       </c>
       <c r="C95" t="s">
         <v>134</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>135</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>136</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -3471,51 +3471,51 @@
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>141</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>2.5</v>
       </c>
       <c r="C102" t="s">
         <v>142</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>2.5</v>
       </c>
       <c r="C103" t="s">
         <v>143</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -3531,51 +3531,51 @@
       </c>
       <c r="C104" t="s">
         <v>144</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>2.5</v>
       </c>
       <c r="C105" t="s">
         <v>145</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>2.5</v>
       </c>
       <c r="C106" t="s">
         <v>146</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
@@ -3645,51 +3645,51 @@
       </c>
       <c r="C110" t="s">
         <v>150</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>2.5</v>
       </c>
       <c r="C111" t="s">
         <v>151</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>2.5</v>
       </c>
       <c r="C112" t="s">
         <v>152</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>19</v>
       </c>
       <c r="F112" t="s">
@@ -3852,51 +3852,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>165</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="C123" t="s">
         <v>166</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>168</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>167</v>
       </c>
     </row>
@@ -3988,51 +3988,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>176</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>177</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="C132" t="s">
         <v>178</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4175,51 +4175,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>185</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>187</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>161</v>
       </c>
       <c r="F3" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>189</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
@@ -4391,51 +4391,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>200</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>201</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>202</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
@@ -4576,51 +4576,51 @@
       </c>
       <c r="C24" t="s">
         <v>212</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>213</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>214</v>
       </c>
       <c r="F25" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>216</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -4815,51 +4815,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>230</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>231</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>232</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4886,71 +4886,71 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>234</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>235</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>236</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>237</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>63</v>
       </c>
     </row>
@@ -5137,108 +5137,108 @@
       </c>
       <c r="C54" t="s">
         <v>248</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>249</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>250</v>
       </c>
       <c r="F55" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>252</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>253</v>
       </c>
       <c r="F56" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>255</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>256</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>257</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
@@ -5382,91 +5382,91 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>266</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>267</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>269</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>270</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
@@ -5673,71 +5673,71 @@
       </c>
       <c r="C82" t="s">
         <v>281</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>282</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>283</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>284</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>214</v>
       </c>
       <c r="F85" t="s">
@@ -5773,51 +5773,51 @@
       </c>
       <c r="C87" t="s">
         <v>286</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>287</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>288</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6004,51 +6004,51 @@
       </c>
       <c r="C99" t="s">
         <v>299</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>19</v>
       </c>
       <c r="F99" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>300</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>214</v>
       </c>
       <c r="F100" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>301</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -6161,71 +6161,71 @@
       </c>
       <c r="C107" t="s">
         <v>307</v>
       </c>
       <c r="D107">
         <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>308</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>309</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>311</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
       <c r="F110" t="s">
@@ -6321,51 +6321,51 @@
       </c>
       <c r="C115" t="s">
         <v>316</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>318</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
@@ -6400,51 +6400,51 @@
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>321</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>322</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
       <c r="F121" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>323</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>20</v>
       </c>
     </row>
@@ -6734,51 +6734,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>345</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>346</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>347</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>22</v>
       </c>
       <c r="F142" t="s">
         <v>204</v>
       </c>
     </row>
@@ -6853,51 +6853,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>352</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>353</v>
       </c>
       <c r="D148">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>22</v>
       </c>
       <c r="F148" t="s">
         <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>