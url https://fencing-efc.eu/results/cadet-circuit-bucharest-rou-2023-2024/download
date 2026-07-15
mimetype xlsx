--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1677,88 +1677,88 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
@@ -1842,51 +1842,51 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1970,71 +1970,71 @@
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2047,51 +2047,51 @@
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2181,51 +2181,51 @@
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
@@ -2509,51 +2509,51 @@
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>85</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>86</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2783,51 +2783,51 @@
       </c>
       <c r="C66" t="s">
         <v>99</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>101</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -2923,71 +2923,71 @@
       </c>
       <c r="C73" t="s">
         <v>110</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>111</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>112</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
@@ -3043,51 +3043,51 @@
       </c>
       <c r="C79" t="s">
         <v>117</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>118</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>119</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>35</v>
       </c>
       <c r="F81" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3317,51 +3317,51 @@
       </c>
       <c r="C93" t="s">
         <v>132</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>133</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>134</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
@@ -3417,88 +3417,88 @@
       </c>
       <c r="C98" t="s">
         <v>138</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>2.5</v>
       </c>
       <c r="C99" t="s">
         <v>139</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>2.5</v>
       </c>
       <c r="C100" t="s">
         <v>140</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>141</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>2.5</v>
       </c>
       <c r="C102" t="s">
         <v>142</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3571,85 +3571,85 @@
       </c>
       <c r="C106" t="s">
         <v>146</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>147</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>148</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>149</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>150</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
@@ -3733,51 +3733,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="C115" t="s">
         <v>156</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>157</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="C117" t="s">
         <v>158</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3801,51 +3801,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>160</v>
       </c>
       <c r="D119">
         <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>161</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>163</v>
       </c>
       <c r="D120">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>164</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4354,51 +4354,51 @@
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>198</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>199</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>200</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4445,51 +4445,51 @@
       </c>
       <c r="C17" t="s">
         <v>203</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>205</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>206</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4556,51 +4556,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>211</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>212</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>213</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>214</v>
       </c>
       <c r="F25" t="s">
@@ -4616,136 +4616,136 @@
       </c>
       <c r="C26" t="s">
         <v>216</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>217</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>218</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>219</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>220</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>221</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>222</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>223</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>224</v>
       </c>
       <c r="F33" t="s">
@@ -5037,51 +5037,51 @@
       </c>
       <c r="C49" t="s">
         <v>243</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>244</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>245</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
@@ -5117,51 +5117,51 @@
       </c>
       <c r="C53" t="s">
         <v>247</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>248</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>249</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>250</v>
       </c>
       <c r="F55" t="s">
@@ -5482,51 +5482,51 @@
       </c>
       <c r="C72" t="s">
         <v>271</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>272</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>273</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
     </row>
@@ -5556,51 +5556,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>275</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>276</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>277</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -5733,51 +5733,51 @@
       </c>
       <c r="C85" t="s">
         <v>284</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>214</v>
       </c>
       <c r="F85" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>285</v>
       </c>
       <c r="D86">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>286</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
@@ -5867,51 +5867,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>291</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>292</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>293</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
@@ -6261,176 +6261,176 @@
       </c>
       <c r="C112" t="s">
         <v>313</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>35</v>
       </c>
       <c r="F112" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>314</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>315</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>316</v>
       </c>
       <c r="D115">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>318</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="C118" t="s">
         <v>319</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>253</v>
       </c>
       <c r="F118" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>320</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>35</v>
       </c>
       <c r="F119" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>321</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>322</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
       <c r="F121" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
@@ -6567,85 +6567,85 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>334</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>335</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>336</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>337</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>338</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>19</v>
       </c>
       <c r="F134" t="s">
         <v>209</v>
       </c>
     </row>
@@ -6768,51 +6768,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>347</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>22</v>
       </c>
       <c r="F142" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>349</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>204</v>
       </c>
     </row>