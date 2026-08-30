--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1586,85 +1586,85 @@
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>80.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>65.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1805,51 +1805,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1916,88 +1916,88 @@
       </c>
       <c r="B21">
         <v>20.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2201,51 +2201,51 @@
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -2609,51 +2609,51 @@
       </c>
       <c r="C57" t="s">
         <v>89</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>90</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>91</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3160,51 +3160,51 @@
       </c>
       <c r="C85" t="s">
         <v>124</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>125</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
       <c r="F86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>126</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -3217,51 +3217,51 @@
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>127</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>128</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>129</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="C92" t="s">
         <v>131</v>
       </c>
       <c r="D92">
         <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>132</v>
       </c>
       <c r="D93">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>133</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C99" t="s">
         <v>139</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>2.5</v>
       </c>
       <c r="C100" t="s">
         <v>140</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>141</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
@@ -3784,51 +3784,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="C118" t="s">
         <v>159</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>160</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>161</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>163</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>107</v>
       </c>
     </row>
@@ -3869,85 +3869,85 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="C123" t="s">
         <v>166</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>168</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="C125" t="s">
         <v>169</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>170</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>39</v>
       </c>
       <c r="F126" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="C127" t="s">
         <v>171</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>22</v>
       </c>
       <c r="F127" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3971,51 +3971,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="C129" t="s">
         <v>174</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>176</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>177</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4039,51 +4039,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="C133" t="s">
         <v>179</v>
       </c>
       <c r="D133">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="C134" t="s">
         <v>180</v>
       </c>
       <c r="D134">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>35</v>
       </c>
       <c r="F134" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>182</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>39</v>
       </c>
       <c r="F135" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4206,51 +4206,51 @@
         <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>189</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>191</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>192</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4539,51 +4539,51 @@
       </c>
       <c r="C22" t="s">
         <v>210</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>211</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>212</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4721,51 +4721,51 @@
       </c>
       <c r="C32" t="s">
         <v>222</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>223</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>224</v>
       </c>
       <c r="F33" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>226</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
@@ -4778,51 +4778,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>228</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>229</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>230</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>190</v>
       </c>
     </row>
@@ -5017,51 +5017,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>242</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>243</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>244</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
@@ -5097,51 +5097,51 @@
       </c>
       <c r="C52" t="s">
         <v>246</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>247</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>248</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
@@ -5519,51 +5519,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>273</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>274</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>275</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5596,88 +5596,88 @@
       </c>
       <c r="C78" t="s">
         <v>277</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>278</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>279</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>280</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>281</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
@@ -6024,71 +6024,71 @@
       </c>
       <c r="C100" t="s">
         <v>300</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>214</v>
       </c>
       <c r="F100" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>301</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>302</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>303</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>35</v>
       </c>
       <c r="F103" t="s">
         <v>36</v>
       </c>
     </row>
@@ -6141,51 +6141,51 @@
       </c>
       <c r="C106" t="s">
         <v>306</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>307</v>
       </c>
       <c r="D107">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>308</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
@@ -6550,51 +6550,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>333</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>334</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>335</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>162</v>
       </c>
     </row>
@@ -6785,51 +6785,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>349</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>350</v>
       </c>
       <c r="D145">
         <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
     </row>