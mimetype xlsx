--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -4270,108 +4270,108 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4481,51 +4481,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
@@ -4726,51 +4726,51 @@
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
@@ -4786,51 +4786,51 @@
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4880,51 +4880,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -5011,51 +5011,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
@@ -5179,125 +5179,125 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>98</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>85</v>
       </c>
       <c r="F54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5544,51 +5544,51 @@
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>127</v>
       </c>
       <c r="F70" t="s">
@@ -5764,51 +5764,51 @@
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>137</v>
       </c>
       <c r="F80" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
@@ -5998,51 +5998,51 @@
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>82</v>
       </c>
       <c r="F91" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>127</v>
       </c>
       <c r="F92" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
@@ -6740,51 +6740,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>226</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>67</v>
       </c>
       <c r="F130" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>230</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6873,51 +6873,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>240</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>42</v>
       </c>
       <c r="F137" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>242</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>243</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>244</v>
       </c>
     </row>
@@ -7224,51 +7224,51 @@
         <v>203</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>272</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>273</v>
       </c>
       <c r="D159">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>137</v>
       </c>
       <c r="F159" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>274</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
@@ -7623,51 +7623,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>311</v>
       </c>
       <c r="D182">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>312</v>
       </c>
       <c r="F182" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>314</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>42</v>
       </c>
       <c r="F183" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>315</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>235</v>
       </c>
       <c r="F184" t="s">
         <v>236</v>
       </c>
     </row>
@@ -7801,51 +7801,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>326</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>140</v>
       </c>
       <c r="F193" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>328</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>285</v>
       </c>
       <c r="F194" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>330</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>85</v>
       </c>
       <c r="F195" t="s">
         <v>331</v>
       </c>
     </row>
@@ -8036,51 +8036,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>346</v>
       </c>
       <c r="D207">
         <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>58</v>
       </c>
       <c r="F207" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>348</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>82</v>
       </c>
       <c r="F208" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>350</v>
       </c>
       <c r="D209">
         <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>351</v>
       </c>
       <c r="F209" t="s">
         <v>352</v>
       </c>
     </row>
@@ -8203,51 +8203,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>361</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>85</v>
       </c>
       <c r="F217" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>363</v>
       </c>
       <c r="D218">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>364</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>127</v>
       </c>
       <c r="F219" t="s">
         <v>365</v>
       </c>
     </row>
@@ -8466,51 +8466,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>385</v>
       </c>
       <c r="D233">
         <v>18</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>386</v>
       </c>
       <c r="D234">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>85</v>
       </c>
       <c r="F234" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>387</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>140</v>
       </c>
       <c r="F235" t="s">
         <v>388</v>
       </c>
     </row>
@@ -8650,51 +8650,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="C244" t="s">
         <v>403</v>
       </c>
       <c r="D244">
         <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>211</v>
       </c>
       <c r="F244" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="C245" t="s">
         <v>404</v>
       </c>
       <c r="D245">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E245" t="s">
         <v>53</v>
       </c>
       <c r="F245" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="C246" t="s">
         <v>405</v>
       </c>
       <c r="D246">
         <v>19</v>
       </c>
       <c r="E246" t="s">
         <v>98</v>
       </c>
       <c r="F246" t="s">
         <v>406</v>
       </c>
     </row>
@@ -9004,51 +9004,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="C265" t="s">
         <v>433</v>
       </c>
       <c r="D265">
         <v>19</v>
       </c>
       <c r="E265" t="s">
         <v>85</v>
       </c>
       <c r="F265" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="C266" t="s">
         <v>435</v>
       </c>
       <c r="D266">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E266" t="s">
         <v>137</v>
       </c>
       <c r="F266" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="C267" t="s">
         <v>436</v>
       </c>
       <c r="D267">
         <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>312</v>
       </c>
       <c r="F267" t="s">
         <v>437</v>
       </c>
     </row>
@@ -9222,51 +9222,51 @@
     <row r="278" spans="1:6">
       <c r="A278">
         <v>276</v>
       </c>
       <c r="C278" t="s">
         <v>450</v>
       </c>
       <c r="D278">
         <v>17</v>
       </c>
       <c r="E278" t="s">
         <v>451</v>
       </c>
       <c r="F278" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="C279" t="s">
         <v>453</v>
       </c>
       <c r="D279">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
         <v>98</v>
       </c>
       <c r="F279" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="C280" t="s">
         <v>454</v>
       </c>
       <c r="D280">
         <v>19</v>
       </c>
       <c r="E280" t="s">
         <v>175</v>
       </c>
       <c r="F280" t="s">
         <v>214</v>
       </c>
     </row>
@@ -9505,68 +9505,68 @@
     <row r="295" spans="1:6">
       <c r="A295">
         <v>293</v>
       </c>
       <c r="C295" t="s">
         <v>471</v>
       </c>
       <c r="D295">
         <v>18</v>
       </c>
       <c r="E295" t="s">
         <v>137</v>
       </c>
       <c r="F295" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="C296" t="s">
         <v>472</v>
       </c>
       <c r="D296">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E296" t="s">
         <v>137</v>
       </c>
       <c r="F296" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>295</v>
       </c>
       <c r="C297" t="s">
         <v>473</v>
       </c>
       <c r="D297">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E297" t="s">
         <v>121</v>
       </c>
       <c r="F297" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="C298" t="s">
         <v>475</v>
       </c>
       <c r="D298">
         <v>18</v>
       </c>
       <c r="E298" t="s">
         <v>85</v>
       </c>
       <c r="F298" t="s">
         <v>101</v>
       </c>
     </row>
@@ -9720,51 +9720,51 @@
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="C308" t="s">
         <v>486</v>
       </c>
       <c r="D308">
         <v>16</v>
       </c>
       <c r="E308" t="s">
         <v>58</v>
       </c>
       <c r="F308" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="C309" t="s">
         <v>487</v>
       </c>
       <c r="D309">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E309" t="s">
         <v>235</v>
       </c>
       <c r="F309" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>308</v>
       </c>
       <c r="C310" t="s">
         <v>488</v>
       </c>
       <c r="D310">
         <v>19</v>
       </c>
       <c r="E310" t="s">
         <v>392</v>
       </c>
       <c r="F310" t="s">
         <v>393</v>
       </c>
     </row>
@@ -9991,51 +9991,51 @@
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>503</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>392</v>
       </c>
       <c r="F6" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>505</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>85</v>
       </c>
       <c r="F7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>507</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>508</v>
       </c>
       <c r="D9">
         <v>18</v>
@@ -10064,51 +10064,51 @@
       </c>
       <c r="B11">
         <v>96.0</v>
       </c>
       <c r="C11" t="s">
         <v>510</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12">
         <v>78.0</v>
       </c>
       <c r="C12" t="s">
         <v>511</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>512</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>3</v>
@@ -10354,51 +10354,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>532</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>18</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>533</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>19</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>535</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>175</v>
       </c>
     </row>
@@ -10536,51 +10536,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>545</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>28</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>546</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>29</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>548</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
     </row>
@@ -10613,51 +10613,51 @@
       </c>
       <c r="C41" t="s">
         <v>550</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>32</v>
       </c>
       <c r="B42">
         <v>12.0</v>
       </c>
       <c r="C42" t="s">
         <v>551</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>137</v>
       </c>
       <c r="F42" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>33</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>553</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10670,51 +10670,51 @@
       </c>
       <c r="C44" t="s">
         <v>554</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>35</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>555</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>35</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>556</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>35</v>
@@ -11077,51 +11077,51 @@
       </c>
       <c r="C66" t="s">
         <v>582</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>137</v>
       </c>
       <c r="F66" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>57</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>584</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>121</v>
       </c>
       <c r="F67" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>58</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>586</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>98</v>
       </c>
       <c r="F68" t="s">
@@ -11137,71 +11137,71 @@
       </c>
       <c r="C69" t="s">
         <v>588</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>312</v>
       </c>
       <c r="F69" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>60</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>590</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>235</v>
       </c>
       <c r="F70" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>61</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>592</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>85</v>
       </c>
       <c r="F71" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>62</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>594</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>312</v>
       </c>
       <c r="F72" t="s">
@@ -11365,51 +11365,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>608</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>72</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>609</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>73</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>610</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
         <v>570</v>
       </c>
     </row>
@@ -11573,51 +11573,51 @@
       </c>
       <c r="C92" t="s">
         <v>623</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>83</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>624</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>84</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>626</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
     </row>
@@ -11627,51 +11627,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>627</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>86</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>628</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>87</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>629</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>53</v>
       </c>
       <c r="F97" t="s">
@@ -11778,51 +11778,51 @@
       </c>
       <c r="C103" t="s">
         <v>637</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>92</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>638</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>95</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>639</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>85</v>
       </c>
       <c r="F105" t="s">
@@ -12075,51 +12075,51 @@
       </c>
       <c r="C118" t="s">
         <v>660</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>58</v>
       </c>
       <c r="F118" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>109</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>661</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>649</v>
       </c>
       <c r="F119" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>110</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>662</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
     </row>
@@ -12360,51 +12360,51 @@
       </c>
       <c r="C133" t="s">
         <v>680</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>124</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>681</v>
       </c>
       <c r="D134">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>127</v>
       </c>
       <c r="F134" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>125</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>682</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
@@ -12440,51 +12440,51 @@
       </c>
       <c r="C137" t="s">
         <v>684</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>128</v>
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>685</v>
       </c>
       <c r="D138">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>129</v>
       </c>
       <c r="C139" t="s">
         <v>687</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>130</v>
@@ -12533,51 +12533,51 @@
         <v>668</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>133</v>
       </c>
       <c r="C143" t="s">
         <v>691</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>134</v>
       </c>
       <c r="C144" t="s">
         <v>692</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>85</v>
       </c>
       <c r="F144" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>135</v>
       </c>
       <c r="C145" t="s">
         <v>693</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>127</v>
       </c>
       <c r="F145" t="s">
         <v>694</v>
       </c>
     </row>
@@ -12598,51 +12598,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>137</v>
       </c>
       <c r="C147" t="s">
         <v>697</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>138</v>
       </c>
       <c r="C148" t="s">
         <v>698</v>
       </c>
       <c r="D148">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>139</v>
       </c>
       <c r="C149" t="s">
         <v>699</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>58</v>
       </c>
       <c r="F149" t="s">
         <v>700</v>
       </c>
     </row>
@@ -12949,51 +12949,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>158</v>
       </c>
       <c r="C168" t="s">
         <v>726</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>137</v>
       </c>
       <c r="F168" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>159</v>
       </c>
       <c r="C169" t="s">
         <v>728</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>160</v>
       </c>
       <c r="C170" t="s">
         <v>729</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>730</v>
       </c>
       <c r="F170" t="s">
         <v>731</v>
       </c>
     </row>
@@ -13164,99 +13164,99 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>171</v>
       </c>
       <c r="C181" t="s">
         <v>745</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>137</v>
       </c>
       <c r="F181" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>172</v>
       </c>
       <c r="C182" t="s">
         <v>746</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>173</v>
       </c>
       <c r="C183" t="s">
         <v>747</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>312</v>
       </c>
       <c r="F183" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>174</v>
       </c>
       <c r="C184" t="s">
         <v>748</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>85</v>
       </c>
       <c r="F184" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>174</v>
       </c>
       <c r="C185" t="s">
         <v>750</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>176</v>
       </c>
       <c r="C186" t="s">
         <v>751</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>176</v>
       </c>
       <c r="C187" t="s">
         <v>752</v>
@@ -13404,51 +13404,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>186</v>
       </c>
       <c r="C196" t="s">
         <v>763</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>187</v>
       </c>
       <c r="C197" t="s">
         <v>764</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>137</v>
       </c>
       <c r="F197" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>187</v>
       </c>
       <c r="C198" t="s">
         <v>766</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
         <v>636</v>
       </c>
     </row>
@@ -13534,51 +13534,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>193</v>
       </c>
       <c r="C204" t="s">
         <v>775</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>195</v>
       </c>
       <c r="C205" t="s">
         <v>777</v>
       </c>
       <c r="D205">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>235</v>
       </c>
       <c r="F205" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>195</v>
       </c>
       <c r="C206" t="s">
         <v>779</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>197</v>
@@ -13681,99 +13681,99 @@
         <v>786</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>203</v>
       </c>
       <c r="C213" t="s">
         <v>787</v>
       </c>
       <c r="D213">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>203</v>
       </c>
       <c r="C214" t="s">
         <v>788</v>
       </c>
       <c r="D214">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>85</v>
       </c>
       <c r="F214" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>205</v>
       </c>
       <c r="C215" t="s">
         <v>789</v>
       </c>
       <c r="D215">
         <v>19</v>
       </c>
       <c r="E215" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>206</v>
       </c>
       <c r="C216" t="s">
         <v>790</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>127</v>
       </c>
       <c r="F216" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>207</v>
       </c>
       <c r="C217" t="s">
         <v>791</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>19</v>
       </c>
       <c r="F217" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>208</v>
       </c>
       <c r="C218" t="s">
         <v>792</v>
       </c>
       <c r="D218">
         <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>209</v>
@@ -13842,51 +13842,51 @@
         <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>213</v>
       </c>
       <c r="C223" t="s">
         <v>799</v>
       </c>
       <c r="D223">
         <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>214</v>
       </c>
       <c r="C224" t="s">
         <v>800</v>
       </c>
       <c r="D224">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>137</v>
       </c>
       <c r="F224" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>215</v>
       </c>
       <c r="C225" t="s">
         <v>801</v>
       </c>
       <c r="D225">
         <v>17</v>
       </c>
       <c r="E225" t="s">
         <v>140</v>
       </c>
       <c r="F225" t="s">
         <v>802</v>
       </c>
     </row>
@@ -13944,65 +13944,65 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>219</v>
       </c>
       <c r="C229" t="s">
         <v>808</v>
       </c>
       <c r="D229">
         <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>98</v>
       </c>
       <c r="F229" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>220</v>
       </c>
       <c r="C230" t="s">
         <v>810</v>
       </c>
       <c r="D230">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>221</v>
       </c>
       <c r="C231" t="s">
         <v>811</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>24</v>
       </c>
       <c r="F231" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>222</v>
       </c>
       <c r="C232" t="s">
         <v>812</v>
       </c>
       <c r="D232">
         <v>18</v>
       </c>
       <c r="E232" t="s">
         <v>730</v>
       </c>
       <c r="F232" t="s">
         <v>731</v>
       </c>
     </row>
@@ -14329,99 +14329,99 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>240</v>
       </c>
       <c r="C252" t="s">
         <v>837</v>
       </c>
       <c r="D252">
         <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>98</v>
       </c>
       <c r="F252" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>243</v>
       </c>
       <c r="C253" t="s">
         <v>839</v>
       </c>
       <c r="D253">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>243</v>
       </c>
       <c r="C254" t="s">
         <v>841</v>
       </c>
       <c r="D254">
         <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>245</v>
       </c>
       <c r="C255" t="s">
         <v>842</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>137</v>
       </c>
       <c r="F255" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>246</v>
       </c>
       <c r="C256" t="s">
         <v>843</v>
       </c>
       <c r="D256">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>137</v>
       </c>
       <c r="F256" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>246</v>
       </c>
       <c r="C257" t="s">
         <v>844</v>
       </c>
       <c r="D257">
         <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" t="s">
         <v>547</v>
       </c>
     </row>
@@ -14462,51 +14462,51 @@
     <row r="260" spans="1:6">
       <c r="A260">
         <v>249</v>
       </c>
       <c r="C260" t="s">
         <v>848</v>
       </c>
       <c r="D260">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>392</v>
       </c>
       <c r="F260" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>249</v>
       </c>
       <c r="C261" t="s">
         <v>849</v>
       </c>
       <c r="D261">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E261" t="s">
         <v>121</v>
       </c>
       <c r="F261" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>252</v>
       </c>
       <c r="C262" t="s">
         <v>850</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>137</v>
       </c>
       <c r="F262" t="s">
         <v>765</v>
       </c>
     </row>
@@ -14547,51 +14547,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>254</v>
       </c>
       <c r="C265" t="s">
         <v>853</v>
       </c>
       <c r="D265">
         <v>17</v>
       </c>
       <c r="E265" t="s">
         <v>140</v>
       </c>
       <c r="F265" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>254</v>
       </c>
       <c r="C266" t="s">
         <v>854</v>
       </c>
       <c r="D266">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>137</v>
       </c>
       <c r="F266" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>257</v>
       </c>
       <c r="C267" t="s">
         <v>855</v>
       </c>
       <c r="D267">
         <v>19</v>
       </c>
       <c r="E267" t="s">
         <v>235</v>
       </c>
       <c r="F267" t="s">
         <v>591</v>
       </c>
     </row>
@@ -14805,51 +14805,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>866</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>867</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>868</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>730</v>
       </c>
       <c r="F7" t="s">
         <v>869</v>
       </c>
     </row>
@@ -14936,51 +14936,51 @@
       </c>
       <c r="C12" t="s">
         <v>874</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>875</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>876</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
@@ -15073,51 +15073,51 @@
       </c>
       <c r="C19" t="s">
         <v>881</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>882</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>883</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
@@ -15261,51 +15261,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>891</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>892</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>893</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
@@ -15321,51 +15321,51 @@
       </c>
       <c r="C32" t="s">
         <v>895</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>98</v>
       </c>
       <c r="F32" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>896</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>897</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>374</v>
       </c>
     </row>
@@ -15415,51 +15415,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>901</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>902</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>85</v>
       </c>
       <c r="F38" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>904</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
@@ -15786,51 +15786,51 @@
       </c>
       <c r="C56" t="s">
         <v>924</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>925</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>926</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
@@ -15857,51 +15857,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>928</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>929</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>930</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
@@ -16322,51 +16322,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>958</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>959</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>960</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
@@ -16827,51 +16827,51 @@
       </c>
       <c r="C110" t="s">
         <v>993</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>19</v>
       </c>
       <c r="F110" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>995</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>85</v>
       </c>
       <c r="F111" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>997</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
@@ -16964,51 +16964,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>1003</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>1004</v>
       </c>
       <c r="D118">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>1006</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>235</v>
       </c>
       <c r="F119" t="s">
@@ -17084,51 +17084,51 @@
       </c>
       <c r="C123" t="s">
         <v>1011</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>42</v>
       </c>
       <c r="F123" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>1012</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>1013</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>85</v>
       </c>
       <c r="F125" t="s">
@@ -17320,119 +17320,119 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>1026</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>85</v>
       </c>
       <c r="F136" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>1027</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>140</v>
       </c>
       <c r="F137" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>1029</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>85</v>
       </c>
       <c r="F138" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>1030</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>1032</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>1034</v>
       </c>
       <c r="D141">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>257</v>
       </c>
       <c r="F141" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>1036</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -17603,51 +17603,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>1048</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>53</v>
       </c>
       <c r="F153" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>1049</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>1050</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>137</v>
       </c>
       <c r="F155" t="s">
         <v>336</v>
       </c>
     </row>
@@ -17702,51 +17702,51 @@
         <v>203</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>1054</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>1055</v>
       </c>
       <c r="D160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>42</v>
       </c>
       <c r="F160" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>1056</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>137</v>
       </c>
       <c r="F161" t="s">
         <v>336</v>
       </c>
     </row>
@@ -17855,82 +17855,82 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>1063</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>1065</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>121</v>
       </c>
       <c r="F169" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>1066</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>1067</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>1068</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>1069</v>
@@ -17999,51 +17999,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>1076</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>1077</v>
       </c>
       <c r="D178">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>98</v>
       </c>
       <c r="F178" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>1078</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
@@ -18726,51 +18726,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>1128</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>53</v>
       </c>
       <c r="F221" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>1129</v>
       </c>
       <c r="D222">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>24</v>
       </c>
       <c r="F222" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>1130</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>137</v>
       </c>
       <c r="F223" t="s">
         <v>457</v>
       </c>
     </row>
@@ -18791,51 +18791,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>1132</v>
       </c>
       <c r="D225">
         <v>18</v>
       </c>
       <c r="E225" t="s">
         <v>283</v>
       </c>
       <c r="F225" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>1133</v>
       </c>
       <c r="D226">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>53</v>
       </c>
       <c r="F226" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>1134</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>58</v>
       </c>
       <c r="F227" t="s">
         <v>1135</v>
       </c>
     </row>
@@ -18873,68 +18873,68 @@
         <v>369</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>1138</v>
       </c>
       <c r="D230">
         <v>19</v>
       </c>
       <c r="E230" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>1140</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>82</v>
       </c>
       <c r="F231" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>1141</v>
       </c>
       <c r="D232">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E232" t="s">
         <v>58</v>
       </c>
       <c r="F232" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>1142</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>85</v>
       </c>
       <c r="F233" t="s">
         <v>916</v>
       </c>
     </row>
@@ -18983,51 +18983,51 @@
         <v>216</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="C237" t="s">
         <v>1146</v>
       </c>
       <c r="D237">
         <v>16</v>
       </c>
       <c r="E237" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>1147</v>
       </c>
       <c r="D238">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="C239" t="s">
         <v>1148</v>
       </c>
       <c r="D239">
         <v>19</v>
       </c>
       <c r="E239" t="s">
         <v>19</v>
       </c>
       <c r="F239" t="s">
         <v>1149</v>
       </c>
     </row>
@@ -19153,51 +19153,51 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>1159</v>
       </c>
       <c r="D247">
         <v>18</v>
       </c>
       <c r="E247" t="s">
         <v>82</v>
       </c>
       <c r="F247" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>1160</v>
       </c>
       <c r="D248">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E248" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>1161</v>
       </c>
       <c r="D249">
         <v>17</v>
       </c>
       <c r="E249" t="s">
         <v>82</v>
       </c>
       <c r="F249" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>247</v>
@@ -19252,51 +19252,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>1166</v>
       </c>
       <c r="D253">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>82</v>
       </c>
       <c r="F253" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>1167</v>
       </c>
       <c r="D254">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E254" t="s">
         <v>121</v>
       </c>
       <c r="F254" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>1169</v>
       </c>
       <c r="D255">
         <v>18</v>
       </c>
       <c r="E255" t="s">
         <v>82</v>
       </c>
       <c r="F255" t="s">
         <v>166</v>
       </c>
     </row>
@@ -19354,51 +19354,51 @@
     <row r="259" spans="1:6">
       <c r="A259">
         <v>256</v>
       </c>
       <c r="C259" t="s">
         <v>1174</v>
       </c>
       <c r="D259">
         <v>17</v>
       </c>
       <c r="E259" t="s">
         <v>392</v>
       </c>
       <c r="F259" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>1175</v>
       </c>
       <c r="D260">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E260" t="s">
         <v>98</v>
       </c>
       <c r="F260" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>1176</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>140</v>
       </c>
       <c r="F261" t="s">
         <v>327</v>
       </c>
     </row>
@@ -19600,51 +19600,51 @@
     <row r="274" spans="1:6">
       <c r="A274">
         <v>271</v>
       </c>
       <c r="C274" t="s">
         <v>1191</v>
       </c>
       <c r="D274">
         <v>18</v>
       </c>
       <c r="E274" t="s">
         <v>58</v>
       </c>
       <c r="F274" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>1192</v>
       </c>
       <c r="D275">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E275" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>273</v>
       </c>
       <c r="C276" t="s">
         <v>1193</v>
       </c>
       <c r="D276">
         <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>137</v>
       </c>
       <c r="F276" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>