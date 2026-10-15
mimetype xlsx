--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3544,51 +3544,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -3914,68 +3914,68 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4216,51 +4216,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4327,71 +4327,71 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>87</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
       <c r="F46" t="s">
@@ -4672,51 +4672,51 @@
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>115</v>
       </c>
       <c r="F62" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4729,51 +4729,51 @@
       </c>
       <c r="C64" t="s">
         <v>118</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
@@ -4786,51 +4786,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
@@ -4951,51 +4951,51 @@
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>138</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>125</v>
       </c>
       <c r="F77" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
       <c r="F78" t="s">
@@ -5011,88 +5011,88 @@
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>79</v>
       </c>
       <c r="F79" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>147</v>
       </c>
       <c r="F82" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
@@ -5276,51 +5276,51 @@
       </c>
       <c r="C93" t="s">
         <v>163</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>165</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
@@ -5470,51 +5470,51 @@
       </c>
       <c r="C103" t="s">
         <v>179</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>66</v>
       </c>
       <c r="F103" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>183</v>
       </c>
     </row>
@@ -5581,51 +5581,51 @@
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>68</v>
       </c>
       <c r="F109" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>190</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>18</v>
       </c>
       <c r="F110" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>125</v>
       </c>
       <c r="F111" t="s">
@@ -5838,91 +5838,91 @@
       </c>
       <c r="C122" t="s">
         <v>212</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>87</v>
       </c>
       <c r="F122" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>217</v>
       </c>
       <c r="F124" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>219</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>79</v>
       </c>
       <c r="F125" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>220</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>129</v>
       </c>
     </row>
@@ -6153,51 +6153,51 @@
         <v>141</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>238</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>239</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
       <c r="F141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>21</v>
       </c>
     </row>
@@ -6790,51 +6790,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>301</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>125</v>
       </c>
       <c r="F178" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>303</v>
       </c>
       <c r="D179">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>304</v>
       </c>
       <c r="F179" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>306</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>51</v>
       </c>
       <c r="F180" t="s">
         <v>307</v>
       </c>
     </row>
@@ -6957,85 +6957,85 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>318</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>125</v>
       </c>
       <c r="F188" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>320</v>
       </c>
       <c r="D189">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E189" t="s">
         <v>18</v>
       </c>
       <c r="F189" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>321</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>68</v>
       </c>
       <c r="F190" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>323</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>324</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>325</v>
@@ -7067,85 +7067,85 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>327</v>
       </c>
       <c r="D195">
         <v>14</v>
       </c>
       <c r="E195" t="s">
         <v>28</v>
       </c>
       <c r="F195" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>328</v>
       </c>
       <c r="D196">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>329</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>131</v>
       </c>
       <c r="F197" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>331</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>332</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>333</v>
@@ -7378,51 +7378,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>351</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>352</v>
       </c>
       <c r="F214" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>354</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>66</v>
       </c>
       <c r="F215" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>356</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>125</v>
       </c>
       <c r="F216" t="s">
         <v>319</v>
       </c>
     </row>
@@ -7491,51 +7491,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>362</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>51</v>
       </c>
       <c r="F221" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>363</v>
       </c>
       <c r="D222">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E222" t="s">
         <v>51</v>
       </c>
       <c r="F222" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>365</v>
       </c>
       <c r="D223">
         <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>51</v>
       </c>
       <c r="F223" t="s">
         <v>52</v>
       </c>
     </row>
@@ -7559,51 +7559,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>368</v>
       </c>
       <c r="D225">
         <v>15</v>
       </c>
       <c r="E225" t="s">
         <v>18</v>
       </c>
       <c r="F225" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>369</v>
       </c>
       <c r="D226">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>370</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>68</v>
       </c>
       <c r="F227" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
@@ -7641,51 +7641,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>375</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>79</v>
       </c>
       <c r="F230" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>376</v>
       </c>
       <c r="D231">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>68</v>
       </c>
       <c r="F231" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>377</v>
       </c>
       <c r="D232">
         <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>28</v>
       </c>
       <c r="F232" t="s">
         <v>233</v>
       </c>
     </row>
@@ -7709,51 +7709,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>379</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>28</v>
       </c>
       <c r="F234" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>381</v>
       </c>
       <c r="D235">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>10</v>
       </c>
       <c r="F235" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>382</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>87</v>
       </c>
       <c r="F236" t="s">
         <v>383</v>
       </c>
     </row>
@@ -7791,102 +7791,102 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="C239" t="s">
         <v>387</v>
       </c>
       <c r="D239">
         <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>87</v>
       </c>
       <c r="F239" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>389</v>
       </c>
       <c r="D240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>82</v>
       </c>
       <c r="F240" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>391</v>
       </c>
       <c r="D241">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E241" t="s">
         <v>79</v>
       </c>
       <c r="F241" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>392</v>
       </c>
       <c r="D242">
         <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>28</v>
       </c>
       <c r="F242" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>394</v>
       </c>
       <c r="D243">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>68</v>
       </c>
       <c r="F243" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="C244" t="s">
         <v>395</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>125</v>
       </c>
       <c r="F244" t="s">
         <v>319</v>
       </c>
     </row>
@@ -7955,51 +7955,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>402</v>
       </c>
       <c r="D249">
         <v>15</v>
       </c>
       <c r="E249" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>403</v>
       </c>
       <c r="D250">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>10</v>
       </c>
       <c r="F250" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
       </c>
       <c r="C251" t="s">
         <v>404</v>
       </c>
       <c r="D251">
         <v>17</v>
       </c>
       <c r="E251" t="s">
         <v>271</v>
       </c>
       <c r="F251" t="s">
         <v>405</v>
       </c>
     </row>
@@ -8020,85 +8020,85 @@
         <v>296</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>407</v>
       </c>
       <c r="D253">
         <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>408</v>
       </c>
       <c r="D254">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>271</v>
       </c>
       <c r="F254" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
       </c>
       <c r="C255" t="s">
         <v>409</v>
       </c>
       <c r="D255">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>18</v>
       </c>
       <c r="F255" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>253</v>
       </c>
       <c r="C256" t="s">
         <v>410</v>
       </c>
       <c r="D256">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>202</v>
       </c>
       <c r="F256" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>254</v>
       </c>
       <c r="C257" t="s">
         <v>411</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>367</v>
       </c>
     </row>
@@ -8365,51 +8365,51 @@
     <row r="274" spans="1:6">
       <c r="A274">
         <v>268</v>
       </c>
       <c r="C274" t="s">
         <v>436</v>
       </c>
       <c r="D274">
         <v>18</v>
       </c>
       <c r="E274" t="s">
         <v>79</v>
       </c>
       <c r="F274" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>437</v>
       </c>
       <c r="D275">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E275" t="s">
         <v>300</v>
       </c>
       <c r="F275" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>272</v>
       </c>
       <c r="C276" t="s">
         <v>439</v>
       </c>
       <c r="D276">
         <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>202</v>
       </c>
       <c r="F276" t="s">
         <v>242</v>
       </c>
     </row>
@@ -8532,51 +8532,51 @@
     <row r="284" spans="1:6">
       <c r="A284">
         <v>279</v>
       </c>
       <c r="C284" t="s">
         <v>450</v>
       </c>
       <c r="D284">
         <v>16</v>
       </c>
       <c r="E284" t="s">
         <v>68</v>
       </c>
       <c r="F284" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>282</v>
       </c>
       <c r="C285" t="s">
         <v>451</v>
       </c>
       <c r="D285">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
         <v>346</v>
       </c>
       <c r="F285" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>283</v>
       </c>
       <c r="C286" t="s">
         <v>453</v>
       </c>
       <c r="D286">
         <v>17</v>
       </c>
       <c r="E286" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
@@ -8682,51 +8682,51 @@
     <row r="293" spans="1:6">
       <c r="A293">
         <v>289</v>
       </c>
       <c r="C293" t="s">
         <v>462</v>
       </c>
       <c r="D293">
         <v>16</v>
       </c>
       <c r="E293" t="s">
         <v>10</v>
       </c>
       <c r="F293" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>289</v>
       </c>
       <c r="C294" t="s">
         <v>463</v>
       </c>
       <c r="D294">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E294" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>292</v>
       </c>
       <c r="C295" t="s">
         <v>465</v>
       </c>
       <c r="D295">
         <v>18</v>
       </c>
       <c r="E295" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>293</v>
       </c>
       <c r="C296" t="s">
         <v>466</v>
@@ -8877,51 +8877,51 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>302</v>
       </c>
       <c r="C305" t="s">
         <v>478</v>
       </c>
       <c r="D305">
         <v>14</v>
       </c>
       <c r="E305" t="s">
         <v>147</v>
       </c>
       <c r="F305" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>303</v>
       </c>
       <c r="C306" t="s">
         <v>479</v>
       </c>
       <c r="D306">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E306" t="s">
         <v>7</v>
       </c>
       <c r="F306" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>304</v>
       </c>
       <c r="C307" t="s">
         <v>481</v>
       </c>
       <c r="D307">
         <v>17</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>367</v>
       </c>
     </row>
@@ -8962,65 +8962,65 @@
     <row r="310" spans="1:6">
       <c r="A310">
         <v>307</v>
       </c>
       <c r="C310" t="s">
         <v>486</v>
       </c>
       <c r="D310">
         <v>16</v>
       </c>
       <c r="E310" t="s">
         <v>101</v>
       </c>
       <c r="F310" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>308</v>
       </c>
       <c r="C311" t="s">
         <v>488</v>
       </c>
       <c r="D311">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E311" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>309</v>
       </c>
       <c r="C312" t="s">
         <v>489</v>
       </c>
       <c r="D312">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E312" t="s">
         <v>28</v>
       </c>
       <c r="F312" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>310</v>
       </c>
       <c r="C313" t="s">
         <v>490</v>
       </c>
       <c r="D313">
         <v>17</v>
       </c>
       <c r="E313" t="s">
         <v>483</v>
       </c>
       <c r="F313" t="s">
         <v>484</v>
       </c>
     </row>
@@ -9245,51 +9245,51 @@
     <row r="327" spans="1:6">
       <c r="A327">
         <v>322</v>
       </c>
       <c r="C327" t="s">
         <v>512</v>
       </c>
       <c r="D327">
         <v>17</v>
       </c>
       <c r="E327" t="s">
         <v>346</v>
       </c>
       <c r="F327" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>325</v>
       </c>
       <c r="C328" t="s">
         <v>513</v>
       </c>
       <c r="D328">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E328" t="s">
         <v>413</v>
       </c>
       <c r="F328" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>326</v>
       </c>
       <c r="C329" t="s">
         <v>515</v>
       </c>
       <c r="D329">
         <v>16</v>
       </c>
       <c r="E329" t="s">
         <v>115</v>
       </c>
       <c r="F329" t="s">
         <v>455</v>
       </c>
     </row>
@@ -9347,51 +9347,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>516</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>125</v>
       </c>
       <c r="F2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>517</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>518</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>131</v>
       </c>
       <c r="F4" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>520</v>
@@ -9733,51 +9733,51 @@
       </c>
       <c r="C24" t="s">
         <v>544</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>546</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>547</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
@@ -9827,51 +9827,51 @@
       </c>
       <c r="C29" t="s">
         <v>550</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>551</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>552</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>22</v>
@@ -10220,51 +10220,51 @@
       </c>
       <c r="C50" t="s">
         <v>574</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>42</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>576</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>43</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>577</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
@@ -10317,51 +10317,51 @@
       </c>
       <c r="C55" t="s">
         <v>580</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>202</v>
       </c>
       <c r="F55" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>581</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>582</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>393</v>
       </c>
     </row>
@@ -10451,51 +10451,51 @@
       </c>
       <c r="C62" t="s">
         <v>589</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>590</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>66</v>
       </c>
       <c r="F63" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>55</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>592</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>79</v>
       </c>
       <c r="F64" t="s">
@@ -10565,51 +10565,51 @@
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>598</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>60</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>599</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>61</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>600</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>413</v>
       </c>
       <c r="F70" t="s">
@@ -11395,51 +11395,51 @@
       </c>
       <c r="C111" t="s">
         <v>655</v>
       </c>
       <c r="D111">
         <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
       <c r="F111" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>656</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>483</v>
       </c>
       <c r="F112" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>104</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>657</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
     </row>
@@ -11649,51 +11649,51 @@
       </c>
       <c r="C124" t="s">
         <v>668</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>115</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>669</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>18</v>
       </c>
       <c r="F125" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>117</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>671</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>87</v>
       </c>
       <c r="F126" t="s">
@@ -11709,51 +11709,51 @@
       </c>
       <c r="C127" t="s">
         <v>673</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>674</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>675</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>202</v>
       </c>
       <c r="F129" t="s">
@@ -12008,99 +12008,99 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>692</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>87</v>
       </c>
       <c r="F143" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>693</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>694</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>129</v>
       </c>
       <c r="F145" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>696</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>131</v>
       </c>
       <c r="F146" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>697</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>79</v>
       </c>
       <c r="F147" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>699</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
@@ -12234,51 +12234,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>147</v>
       </c>
       <c r="C157" t="s">
         <v>711</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>712</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>28</v>
       </c>
       <c r="F158" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>713</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>68</v>
       </c>
       <c r="F159" t="s">
         <v>322</v>
       </c>
     </row>
@@ -12610,51 +12610,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>171</v>
       </c>
       <c r="C180" t="s">
         <v>738</v>
       </c>
       <c r="D180">
         <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>483</v>
       </c>
       <c r="F180" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>740</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>413</v>
       </c>
       <c r="F181" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>741</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>28</v>
       </c>
       <c r="F182" t="s">
         <v>427</v>
       </c>
     </row>
@@ -12703,51 +12703,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>745</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>125</v>
       </c>
       <c r="F186" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
       </c>
       <c r="C187" t="s">
         <v>746</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>125</v>
       </c>
       <c r="F187" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>747</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>51</v>
       </c>
       <c r="F188" t="s">
         <v>748</v>
       </c>
     </row>
@@ -12887,96 +12887,96 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>188</v>
       </c>
       <c r="C197" t="s">
         <v>761</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>79</v>
       </c>
       <c r="F197" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>188</v>
       </c>
       <c r="C198" t="s">
         <v>762</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>51</v>
       </c>
       <c r="F198" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>763</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>190</v>
       </c>
       <c r="C200" t="s">
         <v>764</v>
       </c>
       <c r="D200">
         <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>765</v>
       </c>
       <c r="D201">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>766</v>
       </c>
       <c r="F201" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>193</v>
       </c>
       <c r="C202" t="s">
         <v>768</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>28</v>
       </c>
       <c r="F202" t="s">
         <v>393</v>
       </c>
     </row>
@@ -13076,51 +13076,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>200</v>
       </c>
       <c r="C209" t="s">
         <v>777</v>
       </c>
       <c r="D209">
         <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>622</v>
       </c>
       <c r="F209" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>779</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>780</v>
       </c>
       <c r="D211">
         <v>15</v>
       </c>
       <c r="E211" t="s">
         <v>68</v>
       </c>
       <c r="F211" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>202</v>
@@ -13393,51 +13393,51 @@
         <v>601</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>219</v>
       </c>
       <c r="C228" t="s">
         <v>801</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>220</v>
       </c>
       <c r="C229" t="s">
         <v>802</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="F229" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>221</v>
       </c>
       <c r="C230" t="s">
         <v>803</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>115</v>
       </c>
       <c r="F230" t="s">
         <v>759</v>
       </c>
     </row>
@@ -13877,51 +13877,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>247</v>
       </c>
       <c r="C257" t="s">
         <v>834</v>
       </c>
       <c r="D257">
         <v>18</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>249</v>
       </c>
       <c r="C258" t="s">
         <v>836</v>
       </c>
       <c r="D258">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="F258" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>250</v>
       </c>
       <c r="C259" t="s">
         <v>837</v>
       </c>
       <c r="D259">
         <v>15</v>
       </c>
       <c r="E259" t="s">
         <v>129</v>
       </c>
       <c r="F259" t="s">
         <v>493</v>
       </c>
     </row>
@@ -14321,51 +14321,51 @@
         <v>272</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>275</v>
       </c>
       <c r="C284" t="s">
         <v>869</v>
       </c>
       <c r="D284">
         <v>17</v>
       </c>
       <c r="E284" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>276</v>
       </c>
       <c r="C285" t="s">
         <v>870</v>
       </c>
       <c r="D285">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
         <v>125</v>
       </c>
       <c r="F285" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>277</v>
       </c>
       <c r="C286" t="s">
         <v>871</v>
       </c>
       <c r="D286">
         <v>16</v>
       </c>
       <c r="E286" t="s">
         <v>202</v>
       </c>
       <c r="F286" t="s">
         <v>317</v>
       </c>
     </row>
@@ -14423,85 +14423,85 @@
     <row r="290" spans="1:6">
       <c r="A290">
         <v>281</v>
       </c>
       <c r="C290" t="s">
         <v>876</v>
       </c>
       <c r="D290">
         <v>17</v>
       </c>
       <c r="E290" t="s">
         <v>271</v>
       </c>
       <c r="F290" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>282</v>
       </c>
       <c r="C291" t="s">
         <v>877</v>
       </c>
       <c r="D291">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E291" t="s">
         <v>87</v>
       </c>
       <c r="F291" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>283</v>
       </c>
       <c r="C292" t="s">
         <v>879</v>
       </c>
       <c r="D292">
         <v>18</v>
       </c>
       <c r="E292" t="s">
         <v>68</v>
       </c>
       <c r="F292" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>284</v>
       </c>
       <c r="C293" t="s">
         <v>880</v>
       </c>
       <c r="D293">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E293" t="s">
         <v>10</v>
       </c>
       <c r="F293" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>285</v>
       </c>
       <c r="C294" t="s">
         <v>881</v>
       </c>
       <c r="D294">
         <v>16</v>
       </c>
       <c r="E294" t="s">
         <v>346</v>
       </c>
       <c r="F294" t="s">
         <v>509</v>
       </c>
     </row>
@@ -14856,51 +14856,51 @@
     <row r="316" spans="1:6">
       <c r="A316">
         <v>307</v>
       </c>
       <c r="C316" t="s">
         <v>905</v>
       </c>
       <c r="D316">
         <v>17</v>
       </c>
       <c r="E316" t="s">
         <v>202</v>
       </c>
       <c r="F316" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>308</v>
       </c>
       <c r="C317" t="s">
         <v>906</v>
       </c>
       <c r="D317">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E317" t="s">
         <v>271</v>
       </c>
       <c r="F317" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>308</v>
       </c>
       <c r="C318" t="s">
         <v>907</v>
       </c>
       <c r="D318">
         <v>18</v>
       </c>
       <c r="E318" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>310</v>
@@ -15116,51 +15116,51 @@
     <row r="332" spans="1:6">
       <c r="A332">
         <v>323</v>
       </c>
       <c r="C332" t="s">
         <v>925</v>
       </c>
       <c r="D332">
         <v>18</v>
       </c>
       <c r="E332" t="s">
         <v>7</v>
       </c>
       <c r="F332" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>324</v>
       </c>
       <c r="C333" t="s">
         <v>926</v>
       </c>
       <c r="D333">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>68</v>
       </c>
       <c r="F333" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>325</v>
       </c>
       <c r="C334" t="s">
         <v>927</v>
       </c>
       <c r="D334">
         <v>16</v>
       </c>
       <c r="E334" t="s">
         <v>923</v>
       </c>
       <c r="F334" t="s">
         <v>924</v>
       </c>
     </row>
@@ -15577,51 +15577,51 @@
     <row r="360" spans="1:6">
       <c r="A360">
         <v>350</v>
       </c>
       <c r="C360" t="s">
         <v>958</v>
       </c>
       <c r="D360">
         <v>17</v>
       </c>
       <c r="E360" t="s">
         <v>352</v>
       </c>
       <c r="F360" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
         <v>350</v>
       </c>
       <c r="C361" t="s">
         <v>959</v>
       </c>
       <c r="D361">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E361" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
         <v>353</v>
       </c>
       <c r="C362" t="s">
         <v>960</v>
       </c>
       <c r="D362">
         <v>17</v>
       </c>
       <c r="E362" t="s">
         <v>115</v>
       </c>
       <c r="F362" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
         <v>354</v>