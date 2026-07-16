--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1918,153 +1918,153 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2094,148 +2094,148 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2282,51 +2282,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
@@ -2413,51 +2413,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2510,51 +2510,51 @@
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
@@ -2607,51 +2607,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2741,68 +2741,68 @@
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
@@ -2989,51 +2989,51 @@
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>104</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
@@ -3069,68 +3069,68 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>112</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
@@ -3166,51 +3166,51 @@
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>120</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>121</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>33</v>
       </c>
       <c r="F69" t="s">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>28</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>33</v>
       </c>
       <c r="F73" t="s">
@@ -3426,51 +3426,51 @@
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
       <c r="F81" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>33</v>
       </c>
       <c r="F82" t="s">
@@ -3683,71 +3683,71 @@
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>33</v>
       </c>
       <c r="F95" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>33</v>
       </c>
       <c r="F96" t="s">
@@ -3763,71 +3763,71 @@
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>160</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>163</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>65</v>
       </c>
       <c r="F100" t="s">
@@ -4177,131 +4177,131 @@
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>33</v>
       </c>
       <c r="F118" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>192</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>21</v>
       </c>
       <c r="F119" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>50</v>
       </c>
       <c r="F121" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>28</v>
       </c>
       <c r="F122" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>104</v>
       </c>
       <c r="F123" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>50</v>
       </c>
       <c r="F124" t="s">
@@ -4533,51 +4533,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>220</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>121</v>
       </c>
       <c r="F137" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>222</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>223</v>
       </c>
       <c r="F138" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
@@ -4793,68 +4793,68 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>243</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>121</v>
       </c>
       <c r="F153" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>244</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>247</v>
       </c>
       <c r="F155" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>248</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>50</v>
       </c>
       <c r="F156" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4875,235 +4875,235 @@
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>250</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>251</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>47</v>
       </c>
       <c r="F159" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>253</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>254</v>
       </c>
       <c r="F160" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>50</v>
       </c>
       <c r="F161" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>170</v>
       </c>
       <c r="F162" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>17</v>
       </c>
       <c r="F163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>17</v>
       </c>
       <c r="F164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>261</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>212</v>
       </c>
       <c r="F165" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>263</v>
       </c>
       <c r="D166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>170</v>
       </c>
       <c r="F167" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>266</v>
       </c>
       <c r="F168" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>268</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>104</v>
       </c>
       <c r="F169" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>270</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>223</v>
       </c>
       <c r="F170" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5404,71 +5404,71 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>288</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>289</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>290</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>291</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
@@ -5544,51 +5544,51 @@
       </c>
       <c r="C21" t="s">
         <v>297</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>298</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>299</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
@@ -5604,51 +5604,51 @@
       </c>
       <c r="C24" t="s">
         <v>300</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>301</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>302</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5755,128 +5755,128 @@
       </c>
       <c r="C32" t="s">
         <v>310</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>311</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>312</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>314</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>315</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>316</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>317</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
@@ -6046,51 +6046,51 @@
       </c>
       <c r="C47" t="s">
         <v>329</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
       <c r="F47" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>331</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>332</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>330</v>
       </c>
     </row>
@@ -6160,51 +6160,51 @@
       </c>
       <c r="C53" t="s">
         <v>337</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>339</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>247</v>
       </c>
       <c r="F54" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>340</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
@@ -6260,51 +6260,51 @@
       </c>
       <c r="C58" t="s">
         <v>344</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>345</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>346</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6653,51 +6653,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>366</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>367</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>212</v>
       </c>
       <c r="F80" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>369</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>50</v>
       </c>
       <c r="F81" t="s">
@@ -6884,51 +6884,51 @@
       </c>
       <c r="C91" t="s">
         <v>380</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>381</v>
       </c>
       <c r="F91" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>383</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>385</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>203</v>
       </c>
       <c r="F93" t="s">
@@ -7021,51 +7021,51 @@
       </c>
       <c r="C98" t="s">
         <v>391</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>393</v>
       </c>
       <c r="D99">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
       <c r="F99" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>394</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>104</v>
       </c>
       <c r="F100" t="s">
@@ -7101,51 +7101,51 @@
       </c>
       <c r="C102" t="s">
         <v>397</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>95</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>399</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>400</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
     </row>
@@ -7255,68 +7255,68 @@
       </c>
       <c r="C110" t="s">
         <v>408</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>410</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>412</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>212</v>
       </c>
       <c r="F112" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>413</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>33</v>
       </c>
       <c r="F113" t="s">
@@ -7503,91 +7503,91 @@
       </c>
       <c r="C123" t="s">
         <v>425</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
       <c r="F123" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>426</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
       <c r="F124" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>427</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>50</v>
       </c>
       <c r="F125" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>428</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>429</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
@@ -7597,51 +7597,51 @@
       </c>
       <c r="C128" t="s">
         <v>430</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>431</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>104</v>
       </c>
       <c r="F129" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>432</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>203</v>
       </c>
     </row>
@@ -7734,51 +7734,51 @@
       </c>
       <c r="C135" t="s">
         <v>438</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>47</v>
       </c>
       <c r="F135" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>439</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>54</v>
       </c>
       <c r="F136" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>440</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>441</v>
       </c>
     </row>
@@ -7898,119 +7898,119 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>449</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>212</v>
       </c>
       <c r="F145" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>450</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>33</v>
       </c>
       <c r="F146" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>451</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>50</v>
       </c>
       <c r="F147" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>452</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>33</v>
       </c>
       <c r="F148" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>453</v>
       </c>
       <c r="D149">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>254</v>
       </c>
       <c r="F149" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>455</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>54</v>
       </c>
       <c r="F150" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>457</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>458</v>
       </c>
     </row>
@@ -8136,68 +8136,68 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>469</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>266</v>
       </c>
       <c r="F159" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>471</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>304</v>
       </c>
       <c r="F160" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>472</v>
       </c>
       <c r="D161">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>474</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>212</v>
       </c>
       <c r="F162" t="s">
         <v>368</v>
       </c>
     </row>
@@ -8385,85 +8385,85 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>490</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>17</v>
       </c>
       <c r="F174" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>491</v>
       </c>
       <c r="D175">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>17</v>
       </c>
       <c r="F175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>492</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>493</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>266</v>
       </c>
       <c r="F177" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>494</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>495</v>
       </c>
     </row>
@@ -8549,51 +8549,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>502</v>
       </c>
       <c r="D184">
         <v>21</v>
       </c>
       <c r="E184" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>503</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>212</v>
       </c>
       <c r="F185" t="s">
         <v>368</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>