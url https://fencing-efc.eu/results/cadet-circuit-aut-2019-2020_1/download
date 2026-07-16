--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2439,51 +2439,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2493,85 +2493,85 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
@@ -2666,51 +2666,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
@@ -2791,51 +2791,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2899,51 +2899,51 @@
       </c>
       <c r="C28" t="s">
         <v>46</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>49</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3027,51 +3027,51 @@
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>59</v>
       </c>
       <c r="F35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
@@ -3280,68 +3280,68 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>80</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3516,51 +3516,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>96</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>97</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>98</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3627,51 +3627,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3704,51 +3704,51 @@
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>112</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>103</v>
       </c>
       <c r="F74" t="s">
@@ -3912,51 +3912,51 @@
       </c>
       <c r="C83" t="s">
         <v>126</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>127</v>
       </c>
       <c r="F83" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>129</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>130</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3969,68 +3969,68 @@
       </c>
       <c r="C86" t="s">
         <v>131</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>133</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>134</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>135</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>136</v>
       </c>
       <c r="F89" t="s">
         <v>137</v>
       </c>
     </row>
@@ -4237,108 +4237,108 @@
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>158</v>
       </c>
       <c r="F100" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>160</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>73</v>
       </c>
       <c r="F101" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>161</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>162</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>164</v>
       </c>
       <c r="D104">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>73</v>
       </c>
       <c r="F104" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>165</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>51</v>
       </c>
       <c r="F105" t="s">
@@ -4388,51 +4388,51 @@
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>171</v>
       </c>
       <c r="F108" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>59</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4971,82 +4971,82 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>21</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>218</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>136</v>
       </c>
       <c r="F141" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>219</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>220</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>59</v>
       </c>
       <c r="F143" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>222</v>
       </c>
       <c r="F144" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5087,51 +5087,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>227</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>47</v>
       </c>
       <c r="F147" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>229</v>
       </c>
       <c r="D148">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>230</v>
       </c>
       <c r="F148" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>232</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>59</v>
       </c>
       <c r="F149" t="s">
         <v>146</v>
       </c>
     </row>
@@ -5186,82 +5186,82 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>236</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>59</v>
       </c>
       <c r="F153" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>238</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>240</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>241</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>143</v>
       </c>
       <c r="F157" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
@@ -5364,130 +5364,130 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>251</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>93</v>
       </c>
       <c r="F164" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>253</v>
       </c>
       <c r="D165">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>254</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>255</v>
       </c>
       <c r="D167">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>256</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>230</v>
       </c>
       <c r="F168" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>258</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>259</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>261</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
@@ -5505,51 +5505,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>263</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>265</v>
       </c>
       <c r="D174">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>59</v>
       </c>
       <c r="F174" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>266</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>59</v>
       </c>
       <c r="F175" t="s">
         <v>200</v>
       </c>
     </row>
@@ -5655,51 +5655,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>275</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>32</v>
       </c>
       <c r="F182" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>276</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>73</v>
       </c>
       <c r="F183" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>277</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
@@ -5765,51 +5765,51 @@
         <v>137</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>282</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>283</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>59</v>
       </c>
       <c r="F190" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>284</v>
       </c>
       <c r="D191">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>21</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5915,51 +5915,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>294</v>
       </c>
       <c r="D198">
         <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>93</v>
       </c>
       <c r="F198" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>296</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>245</v>
       </c>
       <c r="F199" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>298</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
@@ -6062,116 +6062,116 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>308</v>
       </c>
       <c r="D207">
         <v>21</v>
       </c>
       <c r="E207" t="s">
         <v>127</v>
       </c>
       <c r="F207" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>310</v>
       </c>
       <c r="D208">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>127</v>
       </c>
       <c r="F208" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>311</v>
       </c>
       <c r="D209">
         <v>21</v>
       </c>
       <c r="E209" t="s">
         <v>93</v>
       </c>
       <c r="F209" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>312</v>
       </c>
       <c r="D210">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>117</v>
       </c>
       <c r="F210" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>314</v>
       </c>
       <c r="D211">
         <v>21</v>
       </c>
       <c r="E211" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>315</v>
       </c>
       <c r="D212">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6291,88 +6291,88 @@
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>321</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>322</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>324</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>325</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>326</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
@@ -6487,68 +6487,68 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>334</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>335</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>336</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>337</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
@@ -6589,51 +6589,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>340</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>341</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>342</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>343</v>
       </c>
       <c r="F26" t="s">
         <v>344</v>
       </c>
     </row>
@@ -6646,105 +6646,105 @@
       </c>
       <c r="C27" t="s">
         <v>345</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
       <c r="F27" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>346</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>347</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>348</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>349</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>350</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
@@ -6774,51 +6774,51 @@
       </c>
       <c r="C34" t="s">
         <v>352</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>353</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>354</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6942,88 +6942,88 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>361</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>362</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>363</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>364</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>366</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -7039,51 +7039,51 @@
       </c>
       <c r="C48" t="s">
         <v>367</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>368</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>117</v>
       </c>
       <c r="F49" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>370</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>32</v>
       </c>
       <c r="F50" t="s">
@@ -7219,51 +7219,51 @@
       </c>
       <c r="C57" t="s">
         <v>378</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>59</v>
       </c>
       <c r="F57" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>379</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>380</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>93</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
     </row>
@@ -7293,51 +7293,51 @@
       </c>
       <c r="C61" t="s">
         <v>382</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>158</v>
       </c>
       <c r="F61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>383</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>384</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7444,51 +7444,51 @@
       </c>
       <c r="C69" t="s">
         <v>391</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>393</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>395</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
@@ -7789,51 +7789,51 @@
       </c>
       <c r="C87" t="s">
         <v>418</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>59</v>
       </c>
       <c r="F87" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>419</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>59</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>420</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>103</v>
       </c>
       <c r="F89" t="s">
@@ -7849,88 +7849,88 @@
       </c>
       <c r="C90" t="s">
         <v>422</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>73</v>
       </c>
       <c r="F90" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>424</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>426</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>427</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>59</v>
       </c>
       <c r="F93" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>428</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>136</v>
       </c>
       <c r="F94" t="s">
@@ -8003,51 +8003,51 @@
       </c>
       <c r="C98" t="s">
         <v>432</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>59</v>
       </c>
       <c r="F98" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>433</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>47</v>
       </c>
       <c r="F99" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>434</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8094,131 +8094,131 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>438</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>440</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>51</v>
       </c>
       <c r="F104" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>441</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>405</v>
       </c>
       <c r="F105" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>442</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>405</v>
       </c>
       <c r="F106" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>443</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>21</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>444</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>73</v>
       </c>
       <c r="F108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>445</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>47</v>
       </c>
       <c r="F109" t="s">
@@ -8405,51 +8405,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>458</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>459</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>103</v>
       </c>
       <c r="F120" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>461</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>405</v>
       </c>
       <c r="F121" t="s">
@@ -8485,51 +8485,51 @@
       </c>
       <c r="C123" t="s">
         <v>464</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>465</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>117</v>
       </c>
       <c r="F124" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>467</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>47</v>
       </c>
       <c r="F125" t="s">
@@ -8585,51 +8585,51 @@
       </c>
       <c r="C128" t="s">
         <v>472</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>473</v>
       </c>
       <c r="D129">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>32</v>
       </c>
       <c r="F129" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>474</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
@@ -8699,51 +8699,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>479</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>171</v>
       </c>
       <c r="F134" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>480</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>103</v>
       </c>
       <c r="F135" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>482</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>117</v>
       </c>
       <c r="F136" t="s">
         <v>437</v>
       </c>
     </row>
@@ -8976,51 +8976,51 @@
         <v>196</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>498</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>499</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>32</v>
       </c>
       <c r="F152" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>500</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>416</v>
       </c>
     </row>
@@ -9095,204 +9095,204 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>505</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>47</v>
       </c>
       <c r="F158" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>506</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>127</v>
       </c>
       <c r="F159" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>507</v>
       </c>
       <c r="D160">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>59</v>
       </c>
       <c r="F160" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>508</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>510</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>117</v>
       </c>
       <c r="F162" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>511</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
       <c r="F163" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>512</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>21</v>
       </c>
       <c r="F164" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>514</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>343</v>
       </c>
       <c r="F165" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>516</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>21</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>517</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>230</v>
       </c>
       <c r="F167" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>519</v>
       </c>
       <c r="D168">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>73</v>
       </c>
       <c r="F168" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>520</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
@@ -9395,51 +9395,51 @@
         <v>365</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>528</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>529</v>
       </c>
       <c r="D177">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>103</v>
       </c>
       <c r="F177" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>530</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>143</v>
       </c>
       <c r="F178" t="s">
         <v>144</v>
       </c>
     </row>
@@ -9497,51 +9497,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>537</v>
       </c>
       <c r="D182">
         <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>127</v>
       </c>
       <c r="F182" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>539</v>
       </c>
       <c r="D183">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>540</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>127</v>
       </c>
       <c r="F184" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
@@ -9579,102 +9579,102 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>543</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>136</v>
       </c>
       <c r="F187" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>544</v>
       </c>
       <c r="D188">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>103</v>
       </c>
       <c r="F188" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>546</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>103</v>
       </c>
       <c r="F189" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>547</v>
       </c>
       <c r="D190">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
       <c r="F190" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>548</v>
       </c>
       <c r="D191">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>549</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>245</v>
       </c>
       <c r="F192" t="s">
         <v>550</v>
       </c>
     </row>
@@ -9715,51 +9715,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>554</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>127</v>
       </c>
       <c r="F195" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>555</v>
       </c>
       <c r="D196">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E196" t="s">
         <v>127</v>
       </c>
       <c r="F196" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>556</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>245</v>
       </c>
       <c r="F197" t="s">
         <v>557</v>
       </c>
     </row>
@@ -9814,116 +9814,116 @@
         <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>561</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>562</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>563</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>222</v>
       </c>
       <c r="F203" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>564</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>127</v>
       </c>
       <c r="F204" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>565</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>47</v>
       </c>
       <c r="F205" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>200</v>
       </c>
       <c r="C206" t="s">
         <v>566</v>
       </c>
       <c r="D206">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E206" t="s">
         <v>127</v>
       </c>
       <c r="F206" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="C207" t="s">
         <v>567</v>
       </c>
       <c r="D207">
         <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>245</v>
       </c>
       <c r="F207" t="s">
         <v>557</v>
       </c>
     </row>
@@ -9998,85 +9998,85 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="C212" t="s">
         <v>573</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>103</v>
       </c>
       <c r="F212" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>575</v>
       </c>
       <c r="D213">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>117</v>
       </c>
       <c r="F213" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>576</v>
       </c>
       <c r="D214">
         <v>21</v>
       </c>
       <c r="E214" t="s">
         <v>127</v>
       </c>
       <c r="F214" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>577</v>
       </c>
       <c r="D215">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E215" t="s">
         <v>51</v>
       </c>
       <c r="F215" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>578</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>51</v>
       </c>
       <c r="F216" t="s">
         <v>303</v>
       </c>
     </row>
@@ -10151,51 +10151,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="C221" t="s">
         <v>585</v>
       </c>
       <c r="D221">
         <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>230</v>
       </c>
       <c r="F221" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>586</v>
       </c>
       <c r="D222">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>21</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>587</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>117</v>
       </c>
       <c r="F223" t="s">
         <v>588</v>
       </c>
     </row>
@@ -10454,51 +10454,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>605</v>
       </c>
       <c r="D239">
         <v>21</v>
       </c>
       <c r="E239" t="s">
         <v>21</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>234</v>
       </c>
       <c r="C240" t="s">
         <v>606</v>
       </c>
       <c r="D240">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>117</v>
       </c>
       <c r="F240" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>607</v>
       </c>
       <c r="D241">
         <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>117</v>
       </c>
       <c r="F241" t="s">
         <v>608</v>
       </c>
     </row>