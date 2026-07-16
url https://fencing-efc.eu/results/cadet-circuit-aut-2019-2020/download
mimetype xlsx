--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2242,51 +2242,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>21</v>
@@ -2375,51 +2375,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
@@ -2575,91 +2575,91 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2752,51 +2752,51 @@
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
@@ -3049,51 +3049,51 @@
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3163,51 +3163,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
       <c r="F51" t="s">
@@ -3223,51 +3223,51 @@
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
       <c r="F53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
@@ -3320,51 +3320,51 @@
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3457,51 +3457,51 @@
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>45</v>
       </c>
       <c r="F66" t="s">
@@ -3594,51 +3594,51 @@
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>102</v>
       </c>
       <c r="F71" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>90</v>
       </c>
       <c r="F72" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
@@ -3834,51 +3834,51 @@
       </c>
       <c r="C83" t="s">
         <v>150</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>102</v>
       </c>
       <c r="F84" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
@@ -3934,51 +3934,51 @@
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>159</v>
       </c>
       <c r="F88" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>85</v>
       </c>
       <c r="F90" t="s">
@@ -4134,51 +4134,51 @@
       </c>
       <c r="C98" t="s">
         <v>174</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>102</v>
       </c>
       <c r="F98" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>93</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>175</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>176</v>
       </c>
       <c r="F99" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>178</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>85</v>
       </c>
       <c r="F100" t="s">
@@ -4642,51 +4642,51 @@
       </c>
       <c r="C124" t="s">
         <v>215</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>90</v>
       </c>
       <c r="F124" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>216</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>85</v>
       </c>
       <c r="F125" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>217</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
@@ -4873,51 +4873,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>231</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>102</v>
       </c>
       <c r="F136" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>232</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>233</v>
       </c>
       <c r="F137" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>235</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4983,51 +4983,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>48</v>
       </c>
       <c r="F144" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>48</v>
       </c>
       <c r="F145" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5051,252 +5051,252 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>247</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>19</v>
       </c>
       <c r="F147" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>249</v>
       </c>
       <c r="D148">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>90</v>
       </c>
       <c r="F148" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>250</v>
       </c>
       <c r="D149">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>176</v>
       </c>
       <c r="F149" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>251</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>26</v>
       </c>
       <c r="F150" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>102</v>
       </c>
       <c r="F151" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>253</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>90</v>
       </c>
       <c r="F152" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>254</v>
       </c>
       <c r="D153">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>81</v>
       </c>
       <c r="F153" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>256</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>102</v>
       </c>
       <c r="F154" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>257</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>19</v>
       </c>
       <c r="F155" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>258</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>159</v>
       </c>
       <c r="F156" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>259</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>260</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>262</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>102</v>
       </c>
       <c r="F159" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>263</v>
       </c>
       <c r="D160">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>19</v>
       </c>
       <c r="F160" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>264</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>45</v>
       </c>
       <c r="F161" t="s">
         <v>265</v>
       </c>
     </row>
@@ -5419,51 +5419,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>276</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>233</v>
       </c>
       <c r="F169" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>277</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>45</v>
       </c>
       <c r="F170" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>279</v>
       </c>
       <c r="D171">
         <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5487,51 +5487,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>282</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>159</v>
       </c>
       <c r="F173" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>81</v>
       </c>
       <c r="F174" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>159</v>
       </c>
       <c r="F175" t="s">
         <v>283</v>
       </c>
     </row>
@@ -5890,51 +5890,51 @@
       </c>
       <c r="C7" t="s">
         <v>312</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>313</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>314</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
@@ -6010,51 +6010,51 @@
       </c>
       <c r="C13" t="s">
         <v>319</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>320</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>321</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>233</v>
       </c>
       <c r="F15" t="s">
         <v>322</v>
       </c>
     </row>
@@ -6124,51 +6124,51 @@
       </c>
       <c r="C19" t="s">
         <v>326</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>327</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>328</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
@@ -6304,51 +6304,51 @@
       </c>
       <c r="C28" t="s">
         <v>339</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>340</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>341</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
@@ -6564,51 +6564,51 @@
       </c>
       <c r="C41" t="s">
         <v>356</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>357</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>359</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
@@ -6721,91 +6721,91 @@
       </c>
       <c r="C49" t="s">
         <v>365</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>366</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>367</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>368</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>369</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6838,88 +6838,88 @@
       </c>
       <c r="C55" t="s">
         <v>371</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>372</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>373</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>374</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
@@ -7075,51 +7075,51 @@
       </c>
       <c r="C67" t="s">
         <v>385</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>81</v>
       </c>
       <c r="F67" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>387</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>388</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
     </row>
@@ -7786,51 +7786,51 @@
       </c>
       <c r="C103" t="s">
         <v>429</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>81</v>
       </c>
       <c r="F103" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>430</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>432</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
@@ -7946,51 +7946,51 @@
       </c>
       <c r="C111" t="s">
         <v>440</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>45</v>
       </c>
       <c r="F111" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>90</v>
       </c>
       <c r="F112" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>442</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>45</v>
       </c>
       <c r="F113" t="s">
@@ -8303,51 +8303,51 @@
       </c>
       <c r="C129" t="s">
         <v>464</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>465</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>233</v>
       </c>
       <c r="F130" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>466</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>26</v>
       </c>
       <c r="F131" t="s">
@@ -8374,51 +8374,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>469</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>26</v>
       </c>
       <c r="F133" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>470</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>472</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>81</v>
       </c>
       <c r="F135" t="s">
         <v>418</v>
       </c>
     </row>
@@ -8527,51 +8527,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>480</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>183</v>
       </c>
       <c r="F142" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>481</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>81</v>
       </c>
       <c r="F143" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>483</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>45</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
@@ -8790,51 +8790,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>501</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>81</v>
       </c>
       <c r="F158" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>502</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>102</v>
       </c>
       <c r="F159" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>503</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>159</v>
       </c>
       <c r="F160" t="s">
         <v>296</v>
       </c>
     </row>
@@ -8940,85 +8940,85 @@
         <v>234</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>512</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>513</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>183</v>
       </c>
       <c r="F168" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>515</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>36</v>
       </c>
       <c r="F169" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>516</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>291</v>
       </c>
       <c r="F170" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>518</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
@@ -9240,51 +9240,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>535</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>81</v>
       </c>
       <c r="F185" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>536</v>
       </c>
       <c r="D186">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>537</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>85</v>
       </c>
       <c r="F187" t="s">
         <v>164</v>
       </c>
     </row>
@@ -9325,51 +9325,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>540</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>176</v>
       </c>
       <c r="F190" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>541</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>159</v>
       </c>
       <c r="F191" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>542</v>
       </c>
       <c r="D192">
         <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>183</v>
       </c>
       <c r="F192" t="s">
         <v>514</v>
       </c>
     </row>
@@ -9495,68 +9495,68 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>550</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>81</v>
       </c>
       <c r="F200" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>551</v>
       </c>
       <c r="D201">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>233</v>
       </c>
       <c r="F201" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>552</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>36</v>
       </c>
       <c r="F202" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>553</v>
       </c>
       <c r="D203">
         <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>159</v>
       </c>
       <c r="F203" t="s">
         <v>283</v>
       </c>
     </row>
@@ -9597,51 +9597,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>556</v>
       </c>
       <c r="D206">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>558</v>
       </c>
       <c r="D207">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>81</v>
       </c>
       <c r="F207" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>559</v>
       </c>
       <c r="D208">
         <v>21</v>
       </c>
       <c r="E208" t="s">
         <v>176</v>
       </c>
       <c r="F208" t="s">
         <v>500</v>
       </c>
     </row>