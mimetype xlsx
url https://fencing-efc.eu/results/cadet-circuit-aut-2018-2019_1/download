--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1700,102 +1700,102 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1808,105 +1808,105 @@
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
@@ -1973,51 +1973,51 @@
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -2061,51 +2061,51 @@
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2249,51 +2249,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2380,51 +2380,51 @@
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>71</v>
       </c>
     </row>
@@ -2545,51 +2545,51 @@
       </c>
       <c r="C49" t="s">
         <v>80</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2767,51 +2767,51 @@
       </c>
       <c r="C61" t="s">
         <v>100</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>101</v>
       </c>
       <c r="F61" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
       <c r="F63" t="s">
@@ -2978,51 +2978,51 @@
       </c>
       <c r="C72" t="s">
         <v>116</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>117</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>118</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>101</v>
       </c>
       <c r="F74" t="s">
         <v>119</v>
       </c>
     </row>
@@ -3055,51 +3055,51 @@
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>97</v>
       </c>
       <c r="F76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
@@ -3235,71 +3235,71 @@
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>138</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3312,71 +3312,71 @@
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3389,111 +3389,111 @@
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>149</v>
       </c>
       <c r="F93" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>101</v>
       </c>
       <c r="F95" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>29</v>
       </c>
       <c r="F96" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>155</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>97</v>
       </c>
       <c r="F97" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>156</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
@@ -3509,51 +3509,51 @@
       </c>
       <c r="C99" t="s">
         <v>157</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>159</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>160</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -3824,51 +3824,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>29</v>
       </c>
       <c r="F117" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>186</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>29</v>
       </c>
       <c r="F118" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>94</v>
       </c>
       <c r="F119" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4042,68 +4042,68 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>97</v>
       </c>
       <c r="F130" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>174</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>101</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
@@ -4254,51 +4254,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>217</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>218</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
@@ -4532,51 +4532,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>235</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>236</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>238</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
@@ -4694,51 +4694,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>248</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>249</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>250</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4930,51 +4930,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>264</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>265</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>266</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
@@ -5044,68 +5044,68 @@
       </c>
       <c r="C46" t="s">
         <v>271</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>273</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>274</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>275</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>195</v>
       </c>
       <c r="F49" t="s">
         <v>196</v>
       </c>
     </row>
@@ -5366,51 +5366,51 @@
       </c>
       <c r="C63" t="s">
         <v>294</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>101</v>
       </c>
       <c r="F63" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>295</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>296</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
@@ -5651,51 +5651,51 @@
       </c>
       <c r="C78" t="s">
         <v>314</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>316</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>317</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
         <v>318</v>
       </c>
     </row>
@@ -5936,51 +5936,51 @@
       </c>
       <c r="C93" t="s">
         <v>335</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>101</v>
       </c>
       <c r="F93" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>336</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>29</v>
       </c>
       <c r="F94" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>337</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>338</v>
       </c>
       <c r="F95" t="s">
@@ -6116,51 +6116,51 @@
       </c>
       <c r="C102" t="s">
         <v>349</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>94</v>
       </c>
       <c r="F102" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>350</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>199</v>
       </c>
       <c r="F103" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>352</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
@@ -6216,131 +6216,131 @@
       </c>
       <c r="C107" t="s">
         <v>358</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>354</v>
       </c>
       <c r="F107" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>359</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>168</v>
       </c>
       <c r="F108" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>360</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>362</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>363</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>364</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>29</v>
       </c>
       <c r="F112" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>365</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>199</v>
       </c>
       <c r="F113" t="s">
@@ -6410,68 +6410,68 @@
       </c>
       <c r="C117" t="s">
         <v>370</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>174</v>
       </c>
       <c r="F117" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>371</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>199</v>
       </c>
       <c r="F118" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>372</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>34</v>
       </c>
       <c r="F119" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>373</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>71</v>
       </c>
     </row>
@@ -6540,68 +6540,68 @@
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>379</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>380</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>199</v>
       </c>
       <c r="F126" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>381</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>149</v>
       </c>
       <c r="F127" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>383</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>97</v>
       </c>
       <c r="F128" t="s">
         <v>171</v>
       </c>
     </row>
@@ -6625,51 +6625,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>385</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>386</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>388</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>389</v>
       </c>
       <c r="F132" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
@@ -6837,51 +6837,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>403</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>389</v>
       </c>
       <c r="F143" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>405</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>199</v>
       </c>
       <c r="F144" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>406</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>168</v>
       </c>
       <c r="F145" t="s">
         <v>169</v>
       </c>
     </row>
@@ -6905,153 +6905,153 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>409</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>410</v>
       </c>
       <c r="D148">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>94</v>
       </c>
       <c r="F148" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>411</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>195</v>
       </c>
       <c r="F149" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>412</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>29</v>
       </c>
       <c r="F150" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>413</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>195</v>
       </c>
       <c r="F151" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>414</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>354</v>
       </c>
       <c r="F152" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>415</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>195</v>
       </c>
       <c r="F153" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>416</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>29</v>
       </c>
       <c r="F154" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>418</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>199</v>
       </c>
       <c r="F155" t="s">
         <v>351</v>
       </c>
     </row>