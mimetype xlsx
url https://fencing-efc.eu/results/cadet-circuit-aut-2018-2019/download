--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2107,136 +2107,136 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2565,51 +2565,51 @@
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
@@ -2679,51 +2679,51 @@
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>60</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>69</v>
       </c>
     </row>
@@ -2776,51 +2776,51 @@
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3313,51 +3313,51 @@
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>95</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>125</v>
       </c>
       <c r="F71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>90</v>
       </c>
       <c r="F72" t="s">
@@ -3373,51 +3373,51 @@
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>43</v>
       </c>
       <c r="F73" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
@@ -3450,51 +3450,51 @@
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>43</v>
       </c>
       <c r="F79" t="s">
@@ -3761,51 +3761,51 @@
       </c>
       <c r="C93" t="s">
         <v>162</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>144</v>
       </c>
       <c r="F93" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C98" t="s">
         <v>170</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
       <c r="F98" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>140</v>
       </c>
       <c r="F100" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3972,88 +3972,88 @@
       </c>
       <c r="C104" t="s">
         <v>179</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>140</v>
       </c>
       <c r="F104" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>182</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>156</v>
       </c>
       <c r="F106" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>140</v>
       </c>
       <c r="F108" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4278,51 +4278,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="C122" t="s">
         <v>205</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>98</v>
       </c>
       <c r="F122" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>207</v>
       </c>
       <c r="D123">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>63</v>
       </c>
       <c r="F123" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>208</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>196</v>
       </c>
     </row>
@@ -4380,51 +4380,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>213</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>156</v>
       </c>
       <c r="F128" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>125</v>
       </c>
       <c r="F129" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
@@ -4773,51 +4773,51 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>242</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>243</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>244</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -4895,68 +4895,68 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>249</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>250</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>251</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>252</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
@@ -4986,51 +4986,51 @@
       </c>
       <c r="C15" t="s">
         <v>254</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>255</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>256</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
@@ -5063,51 +5063,51 @@
       </c>
       <c r="C19" t="s">
         <v>258</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>63</v>
       </c>
       <c r="F19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>259</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>260</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
@@ -5197,51 +5197,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>266</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>268</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>81</v>
       </c>
       <c r="F27" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>270</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
@@ -5254,88 +5254,88 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>272</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>274</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>275</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>276</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5408,51 +5408,51 @@
       </c>
       <c r="C37" t="s">
         <v>282</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>283</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>284</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -5462,108 +5462,108 @@
       </c>
       <c r="C40" t="s">
         <v>285</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>287</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>289</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>291</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>292</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>294</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>140</v>
       </c>
     </row>
@@ -6035,51 +6035,51 @@
       </c>
       <c r="C70" t="s">
         <v>324</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>84</v>
       </c>
       <c r="F70" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>326</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>328</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
@@ -6095,51 +6095,51 @@
       </c>
       <c r="C73" t="s">
         <v>329</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>330</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>84</v>
       </c>
       <c r="F74" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>332</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
@@ -6175,51 +6175,51 @@
       </c>
       <c r="C77" t="s">
         <v>335</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>337</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>60</v>
       </c>
       <c r="F78" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>338</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6509,51 +6509,51 @@
       </c>
       <c r="C94" t="s">
         <v>357</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>144</v>
       </c>
       <c r="F94" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>359</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>360</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>38</v>
       </c>
       <c r="F96" t="s">
         <v>40</v>
       </c>
     </row>
@@ -6566,51 +6566,51 @@
       </c>
       <c r="C97" t="s">
         <v>361</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>362</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>364</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>140</v>
       </c>
       <c r="F99" t="s">
@@ -6643,51 +6643,51 @@
       </c>
       <c r="C101" t="s">
         <v>367</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>38</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>368</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>369</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>267</v>
       </c>
     </row>
@@ -6737,51 +6737,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>375</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>376</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>125</v>
       </c>
       <c r="F107" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>378</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>125</v>
       </c>
       <c r="F108" t="s">
@@ -6914,51 +6914,51 @@
       </c>
       <c r="C115" t="s">
         <v>387</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>389</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>391</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6968,51 +6968,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>392</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>393</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>394</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>159</v>
       </c>
       <c r="F120" t="s">
@@ -7304,85 +7304,85 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>415</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>416</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>90</v>
       </c>
       <c r="F137" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>417</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>418</v>
       </c>
       <c r="D139">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>419</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>84</v>
       </c>
       <c r="F140" t="s">
         <v>331</v>
       </c>
     </row>
@@ -7581,51 +7581,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>432</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>144</v>
       </c>
       <c r="F153" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>433</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>434</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>156</v>
       </c>
       <c r="F155" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
@@ -7714,51 +7714,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>442</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>63</v>
       </c>
       <c r="F161" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>444</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>34</v>
       </c>
       <c r="F162" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>445</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
@@ -7779,99 +7779,99 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>448</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>449</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>90</v>
       </c>
       <c r="F166" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>450</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>98</v>
       </c>
       <c r="F167" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>451</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>452</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>63</v>
       </c>
       <c r="F169" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>453</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>140</v>
       </c>
       <c r="F170" t="s">
         <v>365</v>
       </c>
     </row>
@@ -7946,102 +7946,102 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>458</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>459</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>188</v>
       </c>
       <c r="F176" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>461</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>462</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>63</v>
       </c>
       <c r="F178" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>463</v>
       </c>
       <c r="D179">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>464</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>409</v>
       </c>
     </row>
@@ -8079,51 +8079,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>467</v>
       </c>
       <c r="D183">
         <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>468</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>469</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>23</v>
       </c>
       <c r="F185" t="s">
         <v>24</v>
       </c>
     </row>
@@ -8144,82 +8144,82 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>471</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>472</v>
       </c>
       <c r="D188">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>63</v>
       </c>
       <c r="F188" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>473</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>474</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>188</v>
       </c>
       <c r="F190" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>475</v>
       </c>
       <c r="D191">
         <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
@@ -8240,119 +8240,119 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>478</v>
       </c>
       <c r="D193">
         <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>188</v>
       </c>
       <c r="F193" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>479</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>481</v>
       </c>
       <c r="D195">
         <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>483</v>
       </c>
       <c r="D196">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>484</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>63</v>
       </c>
       <c r="F197" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>485</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>156</v>
       </c>
       <c r="F198" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>486</v>
       </c>
       <c r="D199">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>396</v>
       </c>
     </row>