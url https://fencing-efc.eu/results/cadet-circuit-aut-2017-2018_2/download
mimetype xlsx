--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2239,71 +2239,71 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2458,51 +2458,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2512,91 +2512,91 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2609,51 +2609,51 @@
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
@@ -2803,51 +2803,51 @@
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>66</v>
       </c>
       <c r="F48" t="s">
@@ -2863,51 +2863,51 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3060,71 +3060,71 @@
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>66</v>
       </c>
       <c r="F60" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3197,51 +3197,51 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>66</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>117</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>120</v>
       </c>
       <c r="F68" t="s">
@@ -3277,71 +3277,71 @@
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>49</v>
       </c>
       <c r="F70" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>125</v>
       </c>
       <c r="F71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -3417,71 +3417,71 @@
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>117</v>
       </c>
       <c r="F80" t="s">
@@ -3497,51 +3497,51 @@
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>144</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>49</v>
       </c>
       <c r="F82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>147</v>
       </c>
       <c r="F83" t="s">
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>61</v>
       </c>
       <c r="F93" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>49</v>
       </c>
       <c r="F94" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3885,51 +3885,51 @@
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>109</v>
       </c>
       <c r="F102" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>66</v>
       </c>
       <c r="F103" t="s">
@@ -3965,71 +3965,71 @@
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>66</v>
       </c>
       <c r="F105" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>70</v>
       </c>
       <c r="F108" t="s">
@@ -4105,71 +4105,71 @@
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>61</v>
       </c>
       <c r="F112" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>194</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>61</v>
       </c>
       <c r="F115" t="s">
         <v>168</v>
       </c>
     </row>
@@ -4262,51 +4262,51 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>66</v>
       </c>
       <c r="F120" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>66</v>
       </c>
       <c r="F121" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>204</v>
       </c>
     </row>
@@ -4433,51 +4433,51 @@
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>61</v>
       </c>
       <c r="F129" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>66</v>
       </c>
       <c r="F130" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>61</v>
       </c>
       <c r="F131" t="s">
@@ -4521,68 +4521,68 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>219</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>49</v>
       </c>
       <c r="F134" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>220</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>120</v>
       </c>
       <c r="F135" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>221</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>70</v>
       </c>
       <c r="F137" t="s">
         <v>71</v>
       </c>
     </row>
@@ -4637,51 +4637,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>227</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>228</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>229</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
@@ -4733,51 +4733,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>233</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>109</v>
       </c>
       <c r="F147" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>234</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>70</v>
       </c>
       <c r="F148" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>109</v>
       </c>
       <c r="F149" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4801,85 +4801,85 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>61</v>
       </c>
       <c r="F151" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>96</v>
       </c>
       <c r="F152" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>242</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>109</v>
       </c>
       <c r="F153" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>244</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>66</v>
       </c>
       <c r="F154" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
         <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>109</v>
       </c>
       <c r="F155" t="s">
         <v>166</v>
       </c>
     </row>
@@ -4971,51 +4971,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>252</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>61</v>
       </c>
       <c r="F161" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>253</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>254</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>66</v>
       </c>
       <c r="F163" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
@@ -5087,68 +5087,68 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>261</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>120</v>
       </c>
       <c r="F168" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>263</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>120</v>
       </c>
       <c r="F169" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>264</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>147</v>
       </c>
       <c r="F170" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
         <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>70</v>
       </c>
       <c r="F171" t="s">
         <v>184</v>
       </c>
     </row>
@@ -5189,51 +5189,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>269</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>109</v>
       </c>
       <c r="F174" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>270</v>
       </c>
       <c r="D175">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>70</v>
       </c>
       <c r="F176" t="s">
         <v>71</v>
       </c>
     </row>
@@ -5424,51 +5424,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>289</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>273</v>
       </c>
       <c r="F188" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>290</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>109</v>
       </c>
       <c r="F189" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>291</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>117</v>
       </c>
       <c r="F190" t="s">
         <v>141</v>
       </c>
     </row>
@@ -5722,51 +5722,51 @@
       </c>
       <c r="C12" t="s">
         <v>305</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>307</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>308</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5836,91 +5836,91 @@
       </c>
       <c r="C18" t="s">
         <v>315</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>316</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>109</v>
       </c>
       <c r="F19" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>317</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>109</v>
       </c>
       <c r="F20" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>319</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>320</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
     </row>
@@ -5947,51 +5947,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>322</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>323</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>324</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>130</v>
       </c>
     </row>
@@ -6095,88 +6095,88 @@
       </c>
       <c r="C32" t="s">
         <v>331</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>332</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>333</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>334</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>335</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>70</v>
       </c>
     </row>
@@ -6394,71 +6394,71 @@
       </c>
       <c r="C48" t="s">
         <v>349</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>350</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>351</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>353</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -6802,51 +6802,51 @@
       </c>
       <c r="C69" t="s">
         <v>378</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>147</v>
       </c>
       <c r="F69" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>379</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>380</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71" t="s">
         <v>76</v>
       </c>
     </row>
@@ -6916,51 +6916,51 @@
       </c>
       <c r="C75" t="s">
         <v>384</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>385</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>386</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>387</v>
       </c>
     </row>
@@ -7087,51 +7087,51 @@
       </c>
       <c r="C84" t="s">
         <v>394</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>395</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>66</v>
       </c>
       <c r="F85" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>396</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>70</v>
       </c>
       <c r="F86" t="s">
@@ -7284,51 +7284,51 @@
       </c>
       <c r="C94" t="s">
         <v>406</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>109</v>
       </c>
       <c r="F94" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>408</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>49</v>
       </c>
       <c r="F95" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>409</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>117</v>
       </c>
       <c r="F96" t="s">
@@ -7364,51 +7364,51 @@
       </c>
       <c r="C98" t="s">
         <v>411</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>109</v>
       </c>
       <c r="F98" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>413</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>70</v>
       </c>
       <c r="F99" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>415</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>120</v>
       </c>
       <c r="F100" t="s">
@@ -7478,71 +7478,71 @@
       </c>
       <c r="C104" t="s">
         <v>420</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>49</v>
       </c>
       <c r="F104" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>422</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>31</v>
       </c>
       <c r="F105" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>424</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>120</v>
       </c>
       <c r="F106" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>425</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
@@ -7558,71 +7558,71 @@
       </c>
       <c r="C108" t="s">
         <v>426</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>109</v>
       </c>
       <c r="F108" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>427</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>311</v>
       </c>
       <c r="F109" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>429</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>66</v>
       </c>
       <c r="F110" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>430</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>66</v>
       </c>
       <c r="F111" t="s">
@@ -7678,51 +7678,51 @@
       </c>
       <c r="C114" t="s">
         <v>434</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>435</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>436</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -7949,51 +7949,51 @@
       </c>
       <c r="C128" t="s">
         <v>448</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>449</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>450</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
@@ -8125,102 +8125,102 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>458</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>66</v>
       </c>
       <c r="F138" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>459</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>460</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>66</v>
       </c>
       <c r="F140" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>461</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>282</v>
       </c>
       <c r="F141" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>463</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>109</v>
       </c>
       <c r="F142" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>464</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143" t="s">
         <v>104</v>
       </c>
     </row>
@@ -8422,51 +8422,51 @@
         <v>53</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>480</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>481</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>61</v>
       </c>
       <c r="F157" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>482</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>70</v>
       </c>
       <c r="F158" t="s">
         <v>483</v>
       </c>
     </row>
@@ -8507,68 +8507,68 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>486</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>147</v>
       </c>
       <c r="F161" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>487</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>49</v>
       </c>
       <c r="F162" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>488</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>282</v>
       </c>
       <c r="F163" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>489</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
@@ -8606,99 +8606,99 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>494</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>66</v>
       </c>
       <c r="F167" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>495</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>147</v>
       </c>
       <c r="F168" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>496</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>497</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>120</v>
       </c>
       <c r="F170" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>498</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>70</v>
       </c>
       <c r="F171" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>500</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>70</v>
       </c>
       <c r="F172" t="s">
         <v>184</v>
       </c>
     </row>
@@ -8818,187 +8818,187 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>509</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>120</v>
       </c>
       <c r="F180" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>510</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>61</v>
       </c>
       <c r="F181" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>511</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>282</v>
       </c>
       <c r="F182" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>512</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>282</v>
       </c>
       <c r="F183" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>513</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>282</v>
       </c>
       <c r="F184" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>514</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>515</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>273</v>
       </c>
       <c r="F186" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>516</v>
       </c>
       <c r="D187">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>70</v>
       </c>
       <c r="F187" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>517</v>
       </c>
       <c r="D188">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>61</v>
       </c>
       <c r="F188" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>518</v>
       </c>
       <c r="D189">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>273</v>
       </c>
       <c r="F189" t="s">
         <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>