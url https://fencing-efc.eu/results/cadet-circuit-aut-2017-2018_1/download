--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2610,51 +2610,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2784,88 +2784,88 @@
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2875,51 +2875,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3009,88 +3009,88 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
@@ -3146,142 +3146,142 @@
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
@@ -3405,51 +3405,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
       <c r="F49" t="s">
@@ -3616,91 +3616,91 @@
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>94</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
@@ -3813,148 +3813,148 @@
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>45</v>
       </c>
       <c r="F69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>32</v>
       </c>
       <c r="F70" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>52</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>65</v>
       </c>
       <c r="F75" t="s">
@@ -3990,51 +3990,51 @@
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>134</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>94</v>
       </c>
       <c r="F79" t="s">
@@ -4107,51 +4107,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>53</v>
       </c>
       <c r="F84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>148</v>
       </c>
       <c r="F85" t="s">
@@ -4301,51 +4301,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>52</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
@@ -4361,51 +4361,51 @@
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>134</v>
       </c>
       <c r="F96" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>47</v>
       </c>
       <c r="F98" t="s">
@@ -4478,91 +4478,91 @@
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>47</v>
       </c>
       <c r="F102" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>52</v>
       </c>
       <c r="F104" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>32</v>
       </c>
       <c r="F105" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
@@ -5199,130 +5199,130 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>231</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>65</v>
       </c>
       <c r="F141" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>233</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>21</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>234</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>235</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
       <c r="F144" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>102</v>
       </c>
       <c r="F146" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>241</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>94</v>
       </c>
       <c r="F147" t="s">
         <v>110</v>
       </c>
     </row>
@@ -5394,198 +5394,198 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
       <c r="F152" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>47</v>
       </c>
       <c r="F153" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>248</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>65</v>
       </c>
       <c r="F154" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>249</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>134</v>
       </c>
       <c r="F155" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>250</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>251</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>252</v>
       </c>
       <c r="F157" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>80</v>
       </c>
       <c r="F158" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>65</v>
       </c>
       <c r="F159" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>256</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>257</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>258</v>
       </c>
       <c r="F161" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>260</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>261</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
@@ -5665,51 +5665,51 @@
         <v>132</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>267</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>268</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>94</v>
       </c>
       <c r="F170" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>269</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5897,51 +5897,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>286</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>94</v>
       </c>
       <c r="F183" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>288</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>21</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>289</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>32</v>
       </c>
       <c r="F185" t="s">
         <v>179</v>
       </c>
     </row>
@@ -6276,85 +6276,85 @@
         <v>320</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>321</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>238</v>
       </c>
       <c r="F207" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>324</v>
       </c>
       <c r="D208">
         <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>306</v>
       </c>
       <c r="F208" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>326</v>
       </c>
       <c r="D209">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>252</v>
       </c>
       <c r="F209" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>327</v>
       </c>
       <c r="D210">
         <v>24</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6429,51 +6429,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>334</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>336</v>
       </c>
       <c r="D216">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>238</v>
       </c>
       <c r="F216" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>338</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>53</v>
       </c>
       <c r="F217" t="s">
         <v>146</v>
       </c>
     </row>
@@ -6562,144 +6562,144 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>346</v>
       </c>
       <c r="D223">
         <v>21</v>
       </c>
       <c r="E223" t="s">
         <v>47</v>
       </c>
       <c r="F223" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>347</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>47</v>
       </c>
       <c r="F224" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>348</v>
       </c>
       <c r="D225">
         <v>21</v>
       </c>
       <c r="E225" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>349</v>
       </c>
       <c r="D226">
         <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>350</v>
       </c>
       <c r="D227">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>351</v>
       </c>
       <c r="D228">
         <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>258</v>
       </c>
       <c r="F228" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>223</v>
       </c>
       <c r="C229" t="s">
         <v>352</v>
       </c>
       <c r="D229">
         <v>22</v>
       </c>
       <c r="E229" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>223</v>
       </c>
       <c r="C230" t="s">
         <v>353</v>
       </c>
       <c r="D230">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E230" t="s">
         <v>10</v>
       </c>
       <c r="F230" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>355</v>
       </c>
       <c r="D231">
         <v>24</v>
       </c>
       <c r="E231" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6751,119 +6751,119 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>356</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>357</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>358</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>359</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>360</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>361</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>362</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>363</v>
       </c>
     </row>
@@ -7515,51 +7515,51 @@
       </c>
       <c r="C42" t="s">
         <v>409</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>410</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>412</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
@@ -7752,51 +7752,51 @@
       </c>
       <c r="C54" t="s">
         <v>424</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>426</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>427</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
     </row>
@@ -7823,139 +7823,139 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>429</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>430</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>431</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>432</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>434</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>435</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>436</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>437</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
@@ -8185,51 +8185,51 @@
       </c>
       <c r="C77" t="s">
         <v>455</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>94</v>
       </c>
       <c r="F77" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>456</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>94</v>
       </c>
       <c r="F78" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>457</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8884,51 +8884,51 @@
       </c>
       <c r="C113" t="s">
         <v>503</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>65</v>
       </c>
       <c r="F113" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>504</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>505</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
@@ -9172,51 +9172,51 @@
       </c>
       <c r="C128" t="s">
         <v>523</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>148</v>
       </c>
       <c r="F128" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>524</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>525</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
@@ -9311,51 +9311,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>532</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>384</v>
       </c>
       <c r="F136" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>533</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>80</v>
       </c>
       <c r="F137" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>534</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>134</v>
       </c>
       <c r="F138" t="s">
         <v>155</v>
       </c>
     </row>
@@ -9376,51 +9376,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>536</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>47</v>
       </c>
       <c r="F140" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>537</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>538</v>
       </c>
       <c r="D142">
         <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>53</v>
       </c>
       <c r="F142" t="s">
         <v>539</v>
       </c>
     </row>
@@ -9444,51 +9444,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>541</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>47</v>
       </c>
       <c r="F144" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>543</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>238</v>
       </c>
       <c r="F145" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>545</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>546</v>
       </c>
       <c r="F146" t="s">
         <v>379</v>
       </c>
     </row>
@@ -9529,51 +9529,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>551</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>62</v>
       </c>
       <c r="F149" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>553</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>65</v>
       </c>
       <c r="F150" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>554</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
@@ -9642,99 +9642,99 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>559</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>41</v>
       </c>
       <c r="F156" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>560</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>561</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>196</v>
       </c>
       <c r="F158" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>562</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>563</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>134</v>
       </c>
       <c r="F160" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>564</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
     </row>
@@ -9789,51 +9789,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>569</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>47</v>
       </c>
       <c r="F165" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>570</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>316</v>
       </c>
       <c r="F166" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>571</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>520</v>
       </c>
     </row>
@@ -9857,51 +9857,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>573</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>65</v>
       </c>
       <c r="F169" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>575</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>47</v>
       </c>
       <c r="F170" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>576</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>47</v>
       </c>
       <c r="F171" t="s">
         <v>542</v>
       </c>
     </row>
@@ -10225,68 +10225,68 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>597</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>94</v>
       </c>
       <c r="F191" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>598</v>
       </c>
       <c r="D192">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E192" t="s">
         <v>80</v>
       </c>
       <c r="F192" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>599</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>62</v>
       </c>
       <c r="F193" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>601</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>47</v>
       </c>
       <c r="F194" t="s">
         <v>602</v>
       </c>
     </row>
@@ -10310,51 +10310,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>604</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>605</v>
       </c>
       <c r="F196" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>607</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>608</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>102</v>
       </c>
       <c r="F198" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
@@ -10542,85 +10542,85 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>624</v>
       </c>
       <c r="D210">
         <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>21</v>
       </c>
       <c r="F210" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>625</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>626</v>
       </c>
       <c r="D212">
         <v>23</v>
       </c>
       <c r="E212" t="s">
         <v>65</v>
       </c>
       <c r="F212" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>628</v>
       </c>
       <c r="D213">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>238</v>
       </c>
       <c r="F213" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>630</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>252</v>
       </c>
       <c r="F214" t="s">
         <v>631</v>
       </c>
     </row>
@@ -10692,68 +10692,68 @@
         <v>127</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>638</v>
       </c>
       <c r="D219">
         <v>23</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>639</v>
       </c>
       <c r="D220">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E220" t="s">
         <v>316</v>
       </c>
       <c r="F220" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>641</v>
       </c>
       <c r="D221">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>148</v>
       </c>
       <c r="F221" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>642</v>
       </c>
       <c r="D222">
         <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>41</v>
       </c>
       <c r="F222" t="s">
         <v>527</v>
       </c>
     </row>
@@ -10825,99 +10825,99 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>648</v>
       </c>
       <c r="D227">
         <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>94</v>
       </c>
       <c r="F227" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>650</v>
       </c>
       <c r="D228">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>10</v>
       </c>
       <c r="F228" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>652</v>
       </c>
       <c r="D229">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E229" t="s">
         <v>238</v>
       </c>
       <c r="F229" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>653</v>
       </c>
       <c r="D230">
         <v>22</v>
       </c>
       <c r="E230" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>654</v>
       </c>
       <c r="D231">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E231" t="s">
         <v>238</v>
       </c>
       <c r="F231" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>655</v>
       </c>
       <c r="D232">
         <v>24</v>
       </c>
       <c r="E232" t="s">
         <v>258</v>
       </c>
       <c r="F232" t="s">
         <v>314</v>
       </c>
     </row>