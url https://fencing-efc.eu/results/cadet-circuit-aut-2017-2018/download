--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2526,88 +2526,88 @@
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
@@ -2791,51 +2791,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>64</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
@@ -3002,51 +3002,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>67</v>
       </c>
       <c r="F38" t="s">
@@ -3099,51 +3099,51 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3176,51 +3176,51 @@
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>72</v>
       </c>
       <c r="F47" t="s">
@@ -3233,68 +3233,68 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>80</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
@@ -3384,71 +3384,71 @@
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>104</v>
       </c>
       <c r="F56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
@@ -3461,51 +3461,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3649,88 +3649,88 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
       <c r="F71" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>72</v>
       </c>
       <c r="F73" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -3743,51 +3743,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>67</v>
       </c>
       <c r="F77" t="s">
@@ -3823,51 +3823,51 @@
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>64</v>
       </c>
       <c r="F79" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>48</v>
       </c>
       <c r="F81" t="s">
@@ -3923,51 +3923,51 @@
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>44</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
@@ -4077,71 +4077,71 @@
       </c>
       <c r="C92" t="s">
         <v>159</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>112</v>
       </c>
       <c r="F92" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>44</v>
       </c>
       <c r="F94" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>165</v>
       </c>
       <c r="F95" t="s">
@@ -4177,51 +4177,51 @@
       </c>
       <c r="C97" t="s">
         <v>169</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>38</v>
       </c>
       <c r="F97" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>171</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>25</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>38</v>
       </c>
       <c r="F99" t="s">
@@ -4377,51 +4377,51 @@
       </c>
       <c r="C107" t="s">
         <v>188</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>85</v>
       </c>
       <c r="F107" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4639,51 +4639,51 @@
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>165</v>
       </c>
       <c r="F121" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>67</v>
       </c>
       <c r="F122" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>211</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>72</v>
       </c>
       <c r="F123" t="s">
@@ -4696,51 +4696,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>212</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>213</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>16</v>
       </c>
       <c r="F125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
@@ -4756,51 +4756,51 @@
       </c>
       <c r="C127" t="s">
         <v>215</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>72</v>
       </c>
       <c r="F127" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>217</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>16</v>
       </c>
       <c r="F128" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>67</v>
       </c>
       <c r="F129" t="s">
@@ -4824,51 +4824,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>38</v>
       </c>
       <c r="F131" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>222</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>72</v>
       </c>
       <c r="F132" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>224</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>38</v>
       </c>
       <c r="F133" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4909,85 +4909,85 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>64</v>
       </c>
       <c r="F136" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>231</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>233</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>234</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>67</v>
       </c>
       <c r="F140" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
@@ -5189,51 +5189,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>254</v>
       </c>
       <c r="D153">
         <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>64</v>
       </c>
       <c r="F153" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>256</v>
       </c>
       <c r="D154">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>67</v>
       </c>
       <c r="F154" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>257</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
@@ -5322,113 +5322,113 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>264</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>265</v>
       </c>
       <c r="D162">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>266</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>267</v>
       </c>
       <c r="D164">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>67</v>
       </c>
       <c r="F164" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>268</v>
       </c>
       <c r="D165">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>85</v>
       </c>
       <c r="F165" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>67</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -5551,51 +5551,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>282</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>283</v>
       </c>
       <c r="F175" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
@@ -5658,51 +5658,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>293</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>294</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>295</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>296</v>
@@ -5856,51 +5856,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>311</v>
       </c>
       <c r="D194">
         <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>165</v>
       </c>
       <c r="F194" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>312</v>
       </c>
       <c r="D195">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>165</v>
       </c>
       <c r="F195" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>313</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>25</v>
       </c>
       <c r="F196" t="s">
         <v>314</v>
       </c>
     </row>
@@ -5924,65 +5924,65 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>317</v>
       </c>
       <c r="D198">
         <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>38</v>
       </c>
       <c r="F198" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>319</v>
       </c>
       <c r="D200">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>67</v>
       </c>
       <c r="F200" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>320</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
@@ -6003,51 +6003,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>322</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>53</v>
       </c>
       <c r="F203" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>323</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>120</v>
       </c>
       <c r="F204" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>325</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>184</v>
       </c>
       <c r="F205" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6088,51 +6088,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>329</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>226</v>
       </c>
       <c r="F208" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>330</v>
       </c>
       <c r="D209">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>288</v>
       </c>
       <c r="F209" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>332</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
@@ -6310,51 +6310,51 @@
       </c>
       <c r="C7" t="s">
         <v>341</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>342</v>
       </c>
       <c r="F7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>344</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>345</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -6415,51 +6415,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>349</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>350</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>351</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>120</v>
       </c>
     </row>
@@ -6563,71 +6563,71 @@
       </c>
       <c r="C21" t="s">
         <v>358</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>359</v>
       </c>
       <c r="F21" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>361</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>363</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>365</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
@@ -6643,51 +6643,51 @@
       </c>
       <c r="C25" t="s">
         <v>366</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>368</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>369</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27" t="s">
         <v>370</v>
       </c>
     </row>
@@ -6717,51 +6717,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>372</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>373</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>375</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
@@ -6831,51 +6831,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>381</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>382</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
       <c r="F36" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>383</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>72</v>
       </c>
     </row>
@@ -6888,88 +6888,88 @@
       </c>
       <c r="C38" t="s">
         <v>384</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>386</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>48</v>
       </c>
       <c r="F39" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>387</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>388</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>389</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>67</v>
       </c>
       <c r="F42" t="s">
@@ -6982,88 +6982,88 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>390</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>391</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>392</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>44</v>
       </c>
       <c r="F45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>393</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>67</v>
       </c>
       <c r="F46" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>394</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7073,51 +7073,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>395</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>396</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>397</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>104</v>
       </c>
       <c r="F50" t="s">
         <v>105</v>
       </c>
     </row>
@@ -7275,91 +7275,91 @@
       </c>
       <c r="C59" t="s">
         <v>406</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>53</v>
       </c>
       <c r="F59" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>408</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>67</v>
       </c>
       <c r="F60" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>410</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>67</v>
       </c>
       <c r="F61" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>412</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>413</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>38</v>
       </c>
       <c r="F63" t="s">
         <v>281</v>
       </c>
     </row>
@@ -7586,51 +7586,51 @@
       </c>
       <c r="C75" t="s">
         <v>427</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>428</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>67</v>
       </c>
       <c r="F76" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>429</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>342</v>
       </c>
       <c r="F77" t="s">
@@ -7663,51 +7663,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>432</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>433</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>38</v>
       </c>
       <c r="F80" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>434</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>72</v>
       </c>
     </row>
@@ -7717,51 +7717,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>435</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>436</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>437</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
@@ -7891,51 +7891,51 @@
       </c>
       <c r="C91" t="s">
         <v>446</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>44</v>
       </c>
       <c r="F91" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>447</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>448</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
@@ -7951,51 +7951,51 @@
       </c>
       <c r="C94" t="s">
         <v>449</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>53</v>
       </c>
       <c r="F94" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>450</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>44</v>
       </c>
       <c r="F95" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>451</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8219,51 +8219,51 @@
       </c>
       <c r="C108" t="s">
         <v>465</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>67</v>
       </c>
       <c r="F108" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>466</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>85</v>
       </c>
       <c r="F109" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>468</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
@@ -8444,51 +8444,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>482</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>483</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>485</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>38</v>
       </c>
     </row>
@@ -8538,139 +8538,139 @@
       </c>
       <c r="C125" t="s">
         <v>489</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>80</v>
       </c>
       <c r="F125" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>491</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>104</v>
       </c>
       <c r="F126" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>492</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>53</v>
       </c>
       <c r="F127" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>493</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>494</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>38</v>
       </c>
       <c r="F129" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>495</v>
       </c>
       <c r="D130">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>496</v>
       </c>
       <c r="D131">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>120</v>
       </c>
       <c r="F131" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>498</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -8835,51 +8835,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>511</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>184</v>
       </c>
       <c r="F143" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>512</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>514</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>44</v>
       </c>
       <c r="F145" t="s">
         <v>308</v>
       </c>
     </row>
@@ -8900,65 +8900,65 @@
         <v>490</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>516</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>517</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>518</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>519</v>
       </c>
       <c r="D150">
         <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>67</v>
       </c>
       <c r="F150" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
@@ -9021,51 +9021,51 @@
         <v>72</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>524</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>525</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>72</v>
       </c>
       <c r="F156" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>526</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>44</v>
       </c>
       <c r="F157" t="s">
         <v>45</v>
       </c>
     </row>
@@ -9089,51 +9089,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>529</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>72</v>
       </c>
       <c r="F159" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>531</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>44</v>
       </c>
       <c r="F160" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>532</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -9202,51 +9202,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>539</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>288</v>
       </c>
       <c r="F166" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>540</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>541</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>542</v>
@@ -9264,51 +9264,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>544</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>545</v>
       </c>
       <c r="D171">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>546</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>72</v>
       </c>
       <c r="F172" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
@@ -9346,102 +9346,102 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>549</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>67</v>
       </c>
       <c r="F175" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>550</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>80</v>
       </c>
       <c r="F176" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>551</v>
       </c>
       <c r="D177">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>67</v>
       </c>
       <c r="F177" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>552</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>80</v>
       </c>
       <c r="F178" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>554</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>67</v>
       </c>
       <c r="F179" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>556</v>
       </c>
       <c r="D180">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
@@ -9572,51 +9572,51 @@
         <v>120</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>566</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>567</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>53</v>
       </c>
       <c r="F190" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>569</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>305</v>
       </c>
     </row>
@@ -9736,51 +9736,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>578</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>298</v>
       </c>
       <c r="F199" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>580</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>581</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>44</v>
       </c>
       <c r="F201" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
@@ -9911,51 +9911,51 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>593</v>
       </c>
       <c r="D210">
         <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>226</v>
       </c>
       <c r="F210" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>594</v>
       </c>
       <c r="D211">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>