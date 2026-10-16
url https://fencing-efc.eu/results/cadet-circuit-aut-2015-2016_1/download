--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2679,51 +2679,51 @@
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2790,91 +2790,91 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3645,51 +3645,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
@@ -3705,51 +3705,51 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>100</v>
       </c>
       <c r="F60" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
@@ -3845,51 +3845,51 @@
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>123</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>126</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
@@ -4467,51 +4467,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>100</v>
       </c>
       <c r="F99" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>177</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>63</v>
       </c>
       <c r="F100" t="s">
@@ -4604,51 +4604,51 @@
       </c>
       <c r="C105" t="s">
         <v>183</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>53</v>
       </c>
       <c r="F105" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>23</v>
       </c>
       <c r="F106" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
@@ -5012,51 +5012,51 @@
       </c>
       <c r="C126" t="s">
         <v>216</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>93</v>
       </c>
       <c r="F126" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>217</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>31</v>
       </c>
       <c r="F128" t="s">
         <v>219</v>
       </c>
     </row>
@@ -5089,51 +5089,51 @@
       </c>
       <c r="C130" t="s">
         <v>222</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>224</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>225</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>194</v>
       </c>
       <c r="F132" t="s">
@@ -5188,51 +5188,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>232</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>233</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>234</v>
       </c>
       <c r="F138" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
@@ -5253,51 +5253,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>238</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>239</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>170</v>
       </c>
       <c r="F142" t="s">
         <v>171</v>
       </c>
     </row>
@@ -5437,51 +5437,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>253</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>255</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>78</v>
       </c>
       <c r="F152" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>257</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>145</v>
       </c>
       <c r="F153" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5502,116 +5502,116 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>260</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>72</v>
       </c>
       <c r="F155" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>261</v>
       </c>
       <c r="D156">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E156" t="s">
         <v>72</v>
       </c>
       <c r="F156" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>262</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>263</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>264</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>78</v>
       </c>
       <c r="F159" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>31</v>
       </c>
       <c r="F160" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>53</v>
       </c>
       <c r="F161" t="s">
         <v>267</v>
       </c>
     </row>
@@ -5844,82 +5844,82 @@
         <v>198</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>63</v>
       </c>
       <c r="F177" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>291</v>
       </c>
       <c r="D179">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>126</v>
       </c>
       <c r="F179" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>292</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>53</v>
       </c>
       <c r="F180" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5991,51 +5991,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>300</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>126</v>
       </c>
       <c r="F185" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>301</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>78</v>
       </c>
       <c r="F186" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>302</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>303</v>
       </c>
       <c r="F187" t="s">
         <v>304</v>
       </c>
     </row>
@@ -6166,113 +6166,113 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>315</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>317</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>318</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>303</v>
       </c>
       <c r="F198" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>319</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>78</v>
       </c>
       <c r="F199" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>320</v>
       </c>
       <c r="D200">
         <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>321</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>322</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>323</v>
@@ -6474,51 +6474,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>26</v>
       </c>
       <c r="E215" t="s">
         <v>156</v>
       </c>
       <c r="F215" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>341</v>
       </c>
       <c r="D216">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>78</v>
       </c>
       <c r="F216" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>342</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>234</v>
       </c>
       <c r="F217" t="s">
         <v>235</v>
       </c>
     </row>
@@ -6641,101 +6641,101 @@
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>348</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>78</v>
       </c>
       <c r="F3" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>350</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>194</v>
       </c>
       <c r="F4" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>351</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>352</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>353</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>354</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>355</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>78</v>
       </c>
       <c r="F9" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>356</v>
       </c>
       <c r="D10">
         <v>27</v>
@@ -6850,51 +6850,51 @@
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>364</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>365</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>362</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18">
         <v>42.0</v>
       </c>
       <c r="C18" t="s">
         <v>366</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
@@ -6987,51 +6987,51 @@
       </c>
       <c r="C23" t="s">
         <v>373</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>14</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>374</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>72</v>
       </c>
       <c r="F24" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>15</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>376</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7275,51 +7275,51 @@
       </c>
       <c r="C38" t="s">
         <v>393</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>63</v>
       </c>
       <c r="F38" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>29</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>395</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>30</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>397</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7452,51 +7452,51 @@
       </c>
       <c r="C47" t="s">
         <v>405</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>38</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>406</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>39</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>407</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>100</v>
       </c>
       <c r="F49" t="s">
@@ -7803,51 +7803,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>430</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>56</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>431</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>56</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>432</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>433</v>
       </c>
     </row>
@@ -8231,51 +8231,51 @@
       </c>
       <c r="C87" t="s">
         <v>458</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>72</v>
       </c>
       <c r="F87" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>78</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>460</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>93</v>
       </c>
       <c r="F88" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>79</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>461</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>194</v>
       </c>
       <c r="F89" t="s">
@@ -8351,51 +8351,51 @@
       </c>
       <c r="C93" t="s">
         <v>466</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>84</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>468</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>85</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>469</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>303</v>
       </c>
       <c r="F95" t="s">
         <v>304</v>
       </c>
     </row>
@@ -8648,51 +8648,51 @@
       </c>
       <c r="C108" t="s">
         <v>487</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>72</v>
       </c>
       <c r="F108" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>99</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>489</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>100</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>491</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>100</v>
       </c>
       <c r="F110" t="s">
@@ -9042,51 +9042,51 @@
       </c>
       <c r="C128" t="s">
         <v>520</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>78</v>
       </c>
       <c r="F128" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>119</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>521</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>119</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>523</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>31</v>
       </c>
       <c r="F130" t="s">
@@ -9102,51 +9102,51 @@
       </c>
       <c r="C131" t="s">
         <v>524</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>480</v>
       </c>
       <c r="F131" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>122</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>526</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>72</v>
       </c>
       <c r="F132" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>123</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>528</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>35</v>
       </c>
       <c r="F133" t="s">
@@ -9267,82 +9267,82 @@
         <v>117</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>130</v>
       </c>
       <c r="C140" t="s">
         <v>537</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>131</v>
       </c>
       <c r="C141" t="s">
         <v>538</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>132</v>
       </c>
       <c r="C142" t="s">
         <v>539</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>207</v>
       </c>
       <c r="F142" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>133</v>
       </c>
       <c r="C143" t="s">
         <v>541</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>72</v>
       </c>
       <c r="F143" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>134</v>
       </c>
       <c r="C144" t="s">
         <v>542</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>53</v>
       </c>
       <c r="F144" t="s">
         <v>543</v>
       </c>
     </row>
@@ -9400,51 +9400,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>138</v>
       </c>
       <c r="C148" t="s">
         <v>547</v>
       </c>
       <c r="D148">
         <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>78</v>
       </c>
       <c r="F148" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>139</v>
       </c>
       <c r="C149" t="s">
         <v>548</v>
       </c>
       <c r="D149">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>140</v>
       </c>
       <c r="C150" t="s">
         <v>549</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>140</v>
       </c>
       <c r="C151" t="s">
         <v>550</v>
@@ -9612,51 +9612,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>151</v>
       </c>
       <c r="C161" t="s">
         <v>563</v>
       </c>
       <c r="D161">
         <v>27</v>
       </c>
       <c r="E161" t="s">
         <v>505</v>
       </c>
       <c r="F161" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>152</v>
       </c>
       <c r="C162" t="s">
         <v>564</v>
       </c>
       <c r="D162">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>194</v>
       </c>
       <c r="F162" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>153</v>
       </c>
       <c r="C163" t="s">
         <v>566</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>100</v>
       </c>
       <c r="F163" t="s">
         <v>298</v>
       </c>
     </row>
@@ -9680,51 +9680,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>155</v>
       </c>
       <c r="C165" t="s">
         <v>570</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>72</v>
       </c>
       <c r="F165" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>156</v>
       </c>
       <c r="C166" t="s">
         <v>571</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>63</v>
       </c>
       <c r="F166" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>156</v>
       </c>
       <c r="C167" t="s">
         <v>572</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>573</v>
       </c>
     </row>
@@ -9946,51 +9946,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>171</v>
       </c>
       <c r="C181" t="s">
         <v>592</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>156</v>
       </c>
       <c r="F181" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>172</v>
       </c>
       <c r="C182" t="s">
         <v>593</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>19</v>
       </c>
       <c r="F182" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>173</v>
       </c>
       <c r="C183" t="s">
         <v>595</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>174</v>
@@ -10240,51 +10240,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>189</v>
       </c>
       <c r="C199" t="s">
         <v>614</v>
       </c>
       <c r="D199">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>28</v>
       </c>
       <c r="F199" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>190</v>
       </c>
       <c r="C200" t="s">
         <v>615</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>191</v>
       </c>
       <c r="C201" t="s">
         <v>616</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>234</v>
       </c>
       <c r="F201" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>192</v>
@@ -10339,51 +10339,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>195</v>
       </c>
       <c r="C205" t="s">
         <v>621</v>
       </c>
       <c r="D205">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>35</v>
       </c>
       <c r="F205" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>195</v>
       </c>
       <c r="C206" t="s">
         <v>623</v>
       </c>
       <c r="D206">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E206" t="s">
         <v>23</v>
       </c>
       <c r="F206" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>195</v>
       </c>
       <c r="C207" t="s">
         <v>624</v>
       </c>
       <c r="D207">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>63</v>
       </c>
       <c r="F207" t="s">
         <v>64</v>
       </c>
     </row>
@@ -10438,51 +10438,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>629</v>
       </c>
       <c r="D211">
         <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>145</v>
       </c>
       <c r="F211" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>202</v>
       </c>
       <c r="C212" t="s">
         <v>631</v>
       </c>
       <c r="D212">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>145</v>
       </c>
       <c r="F212" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>203</v>
       </c>
       <c r="C213" t="s">
         <v>633</v>
       </c>
       <c r="D213">
         <v>26</v>
       </c>
       <c r="E213" t="s">
         <v>53</v>
       </c>
       <c r="F213" t="s">
         <v>54</v>
       </c>
     </row>
@@ -10588,99 +10588,99 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>210</v>
       </c>
       <c r="C220" t="s">
         <v>641</v>
       </c>
       <c r="D220">
         <v>26</v>
       </c>
       <c r="E220" t="s">
         <v>126</v>
       </c>
       <c r="F220" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>211</v>
       </c>
       <c r="C221" t="s">
         <v>642</v>
       </c>
       <c r="D221">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E221" t="s">
         <v>170</v>
       </c>
       <c r="F221" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>212</v>
       </c>
       <c r="C222" t="s">
         <v>643</v>
       </c>
       <c r="D222">
         <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>213</v>
       </c>
       <c r="C223" t="s">
         <v>644</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>31</v>
       </c>
       <c r="F223" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>214</v>
       </c>
       <c r="C224" t="s">
         <v>645</v>
       </c>
       <c r="D224">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E224" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>215</v>
       </c>
       <c r="C225" t="s">
         <v>646</v>
       </c>
       <c r="D225">
         <v>26</v>
       </c>
       <c r="E225" t="s">
         <v>10</v>
       </c>
       <c r="F225" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>216</v>
@@ -11103,51 +11103,51 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>241</v>
       </c>
       <c r="C251" t="s">
         <v>678</v>
       </c>
       <c r="D251">
         <v>26</v>
       </c>
       <c r="E251" t="s">
         <v>10</v>
       </c>
       <c r="F251" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>242</v>
       </c>
       <c r="C252" t="s">
         <v>679</v>
       </c>
       <c r="D252">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E252" t="s">
         <v>53</v>
       </c>
       <c r="F252" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>242</v>
       </c>
       <c r="C253" t="s">
         <v>680</v>
       </c>
       <c r="D253">
         <v>26</v>
       </c>
       <c r="E253" t="s">
         <v>197</v>
       </c>
       <c r="F253" t="s">
         <v>198</v>
       </c>
     </row>
@@ -11281,51 +11281,51 @@
         <v>690</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>251</v>
       </c>
       <c r="C262" t="s">
         <v>691</v>
       </c>
       <c r="D262">
         <v>24</v>
       </c>
       <c r="E262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>253</v>
       </c>
       <c r="C263" t="s">
         <v>692</v>
       </c>
       <c r="D263">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E263" t="s">
         <v>78</v>
       </c>
       <c r="F263" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>254</v>
       </c>
       <c r="C264" t="s">
         <v>693</v>
       </c>
       <c r="D264">
         <v>24</v>
       </c>
       <c r="E264" t="s">
         <v>126</v>
       </c>
       <c r="F264" t="s">
         <v>153</v>
       </c>
     </row>
@@ -11346,51 +11346,51 @@
     <row r="266" spans="1:6">
       <c r="A266">
         <v>255</v>
       </c>
       <c r="C266" t="s">
         <v>695</v>
       </c>
       <c r="D266">
         <v>22</v>
       </c>
       <c r="E266" t="s">
         <v>63</v>
       </c>
       <c r="F266" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>255</v>
       </c>
       <c r="C267" t="s">
         <v>696</v>
       </c>
       <c r="D267">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E267" t="s">
         <v>156</v>
       </c>
       <c r="F267" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>255</v>
       </c>
       <c r="C268" t="s">
         <v>697</v>
       </c>
       <c r="D268">
         <v>24</v>
       </c>
       <c r="E268" t="s">
         <v>145</v>
       </c>
       <c r="F268" t="s">
         <v>632</v>
       </c>
     </row>