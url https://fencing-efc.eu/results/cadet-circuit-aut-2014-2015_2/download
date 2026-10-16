--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1544,51 +1544,51 @@
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -2106,51 +2106,51 @@
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2622,51 +2622,51 @@
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
@@ -2816,68 +2816,68 @@
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>83</v>
       </c>
       <c r="F72" t="s">
@@ -3113,51 +3113,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>119</v>
       </c>
       <c r="F86" t="s">
@@ -3261,51 +3261,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>98</v>
       </c>
       <c r="F92" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3425,133 +3425,133 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>83</v>
       </c>
       <c r="F102" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>158</v>
       </c>
       <c r="F104" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>31</v>
       </c>
       <c r="F105" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>109</v>
       </c>
       <c r="F107" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>83</v>
       </c>
       <c r="F108" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>185</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>83</v>
       </c>
       <c r="F109" t="s">
         <v>186</v>
       </c>
     </row>
@@ -3842,91 +3842,91 @@
       </c>
       <c r="C9" t="s">
         <v>203</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>204</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>206</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>208</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>209</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
@@ -3962,51 +3962,51 @@
       </c>
       <c r="C15" t="s">
         <v>212</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>109</v>
       </c>
       <c r="F15" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>213</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>214</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4370,51 +4370,51 @@
       </c>
       <c r="C36" t="s">
         <v>236</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>237</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>238</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
@@ -4826,51 +4826,51 @@
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>263</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>264</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>83</v>
       </c>
       <c r="F61" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>265</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
@@ -4906,51 +4906,51 @@
       </c>
       <c r="C64" t="s">
         <v>267</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>268</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>269</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
@@ -4966,51 +4966,51 @@
       </c>
       <c r="C67" t="s">
         <v>271</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>272</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>273</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>109</v>
       </c>
       <c r="F69" t="s">
@@ -5046,51 +5046,51 @@
       </c>
       <c r="C71" t="s">
         <v>275</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>276</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>278</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5157,51 +5157,51 @@
       </c>
       <c r="C77" t="s">
         <v>282</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>119</v>
       </c>
       <c r="F77" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>283</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>284</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" t="s">
@@ -5237,51 +5237,51 @@
       </c>
       <c r="C81" t="s">
         <v>286</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>83</v>
       </c>
       <c r="F81" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>287</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>288</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>109</v>
       </c>
       <c r="F83" t="s">
         <v>289</v>
       </c>
     </row>
@@ -5291,51 +5291,51 @@
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>290</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>291</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>292</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5542,91 +5542,91 @@
       </c>
       <c r="C97" t="s">
         <v>306</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>307</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>158</v>
       </c>
       <c r="F98" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>2.5</v>
       </c>
       <c r="C99" t="s">
         <v>308</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>83</v>
       </c>
       <c r="F99" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>2.5</v>
       </c>
       <c r="C100" t="s">
         <v>309</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>310</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>109</v>
       </c>
       <c r="F101" t="s">
         <v>182</v>
       </c>
     </row>
@@ -5773,51 +5773,51 @@
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>318</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>320</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>2.5</v>
       </c>
       <c r="C111" t="s">
         <v>321</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
@@ -5850,51 +5850,51 @@
       </c>
       <c r="C113" t="s">
         <v>323</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>294</v>
       </c>
       <c r="F113" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>2.5</v>
       </c>
       <c r="C114" t="s">
         <v>324</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>2.5</v>
       </c>
       <c r="C115" t="s">
         <v>325</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>83</v>
       </c>
       <c r="F115" t="s">
@@ -5907,51 +5907,51 @@
       </c>
       <c r="B116">
         <v>2.5</v>
       </c>
       <c r="C116" t="s">
         <v>326</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>2.5</v>
       </c>
       <c r="C117" t="s">
         <v>327</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>2.5</v>
       </c>
       <c r="C118" t="s">
         <v>328</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>106</v>
       </c>
     </row>
@@ -6018,51 +6018,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>2.5</v>
       </c>
       <c r="C122" t="s">
         <v>332</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>333</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>36</v>
       </c>
       <c r="F123" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>335</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>31</v>
       </c>
       <c r="F124" t="s">
         <v>130</v>
       </c>
     </row>
@@ -6086,51 +6086,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>337</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>109</v>
       </c>
       <c r="F126" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>338</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>339</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>31</v>
       </c>
       <c r="F128" t="s">
         <v>175</v>
       </c>
     </row>
@@ -6151,51 +6151,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>341</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>342</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>50</v>
       </c>
       <c r="F131" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>343</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>36</v>
       </c>
       <c r="F132" t="s">
         <v>344</v>
       </c>
     </row>
@@ -6295,51 +6295,51 @@
         <v>277</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>352</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>353</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
       <c r="F140" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>354</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>119</v>
       </c>
       <c r="F141" t="s">
         <v>277</v>
       </c>
     </row>
@@ -6448,51 +6448,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>363</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>158</v>
       </c>
       <c r="F148" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>364</v>
       </c>
       <c r="D149">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>