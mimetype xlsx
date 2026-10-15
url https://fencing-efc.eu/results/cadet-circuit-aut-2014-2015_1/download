--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2214,71 +2214,71 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
@@ -2605,51 +2605,51 @@
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
       <c r="F35" t="s">
@@ -3107,51 +3107,51 @@
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>83</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>95</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3623,91 +3623,91 @@
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>76</v>
       </c>
       <c r="F75" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>127</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>130</v>
       </c>
       <c r="F77" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3757,51 +3757,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>95</v>
       </c>
       <c r="F83" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>76</v>
       </c>
       <c r="F84" t="s">
@@ -3817,51 +3817,51 @@
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>143</v>
       </c>
       <c r="F85" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>76</v>
       </c>
       <c r="F86" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
@@ -3957,51 +3957,51 @@
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>153</v>
       </c>
       <c r="F92" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>155</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>76</v>
       </c>
       <c r="F93" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>156</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
@@ -4057,51 +4057,51 @@
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>164</v>
       </c>
     </row>
@@ -4545,51 +4545,51 @@
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
       <c r="F124" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4602,51 +4602,51 @@
       </c>
       <c r="C125" t="s">
         <v>206</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>123</v>
       </c>
       <c r="F125" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>208</v>
       </c>
       <c r="D126">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>100</v>
       </c>
       <c r="F126" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>209</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4840,51 +4840,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>95</v>
       </c>
       <c r="F139" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>179</v>
       </c>
       <c r="F140" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -5202,68 +5202,68 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>153</v>
       </c>
       <c r="F162" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>76</v>
       </c>
       <c r="F163" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5284,51 +5284,51 @@
         <v>67</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>263</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>59</v>
       </c>
       <c r="F167" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>264</v>
       </c>
       <c r="D168">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
@@ -5431,51 +5431,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>274</v>
       </c>
       <c r="D175">
         <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>100</v>
       </c>
       <c r="F175" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>275</v>
       </c>
       <c r="D176">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>276</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>153</v>
       </c>
       <c r="F177" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
@@ -5510,51 +5510,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>281</v>
       </c>
       <c r="D180">
         <v>25</v>
       </c>
       <c r="E180" t="s">
         <v>100</v>
       </c>
       <c r="F180" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>282</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E181" t="s">
         <v>153</v>
       </c>
       <c r="F181" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>283</v>
       </c>
       <c r="D182">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>123</v>
       </c>
       <c r="F182" t="s">
         <v>124</v>
       </c>
     </row>
@@ -5615,51 +5615,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>285</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>153</v>
       </c>
       <c r="F2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>286</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>153</v>
       </c>
       <c r="F3" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>288</v>
@@ -5723,51 +5723,51 @@
       </c>
       <c r="C7" t="s">
         <v>294</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>295</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>297</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>298</v>
       </c>
       <c r="F9" t="s">
@@ -6228,51 +6228,51 @@
       </c>
       <c r="C33" t="s">
         <v>329</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>331</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>216</v>
       </c>
       <c r="F34" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>333</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -6422,51 +6422,51 @@
       </c>
       <c r="C43" t="s">
         <v>341</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>342</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>343</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6499,51 +6499,51 @@
       </c>
       <c r="C47" t="s">
         <v>345</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>346</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>347</v>
       </c>
       <c r="F48" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>349</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
@@ -6619,68 +6619,68 @@
       </c>
       <c r="C53" t="s">
         <v>353</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>354</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>355</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>356</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -6696,51 +6696,51 @@
       </c>
       <c r="C57" t="s">
         <v>357</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>359</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>361</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
@@ -6976,51 +6976,51 @@
       </c>
       <c r="C71" t="s">
         <v>377</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>378</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>298</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>379</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
@@ -7076,51 +7076,51 @@
       </c>
       <c r="C76" t="s">
         <v>382</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>384</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>385</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
         <v>386</v>
       </c>
     </row>
@@ -7461,51 +7461,51 @@
       </c>
       <c r="C96" t="s">
         <v>411</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>412</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>44</v>
       </c>
       <c r="F97" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>414</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
@@ -7621,51 +7621,51 @@
       </c>
       <c r="C104" t="s">
         <v>423</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>123</v>
       </c>
       <c r="F104" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>424</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>76</v>
       </c>
       <c r="F105" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>426</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>427</v>
       </c>
       <c r="F106" t="s">
@@ -7681,51 +7681,51 @@
       </c>
       <c r="C107" t="s">
         <v>429</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>430</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>95</v>
       </c>
       <c r="F108" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>123</v>
       </c>
       <c r="F109" t="s">
@@ -8469,51 +8469,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>484</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>485</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>486</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>44</v>
       </c>
       <c r="F152" t="s">
         <v>386</v>
       </c>
     </row>
@@ -8588,68 +8588,68 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>492</v>
       </c>
       <c r="D157">
         <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>153</v>
       </c>
       <c r="F157" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>493</v>
       </c>
       <c r="D158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>44</v>
       </c>
       <c r="F158" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>495</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>497</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>164</v>
       </c>
     </row>
@@ -8789,51 +8789,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>507</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>123</v>
       </c>
       <c r="F169" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>509</v>
       </c>
       <c r="D170">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>76</v>
       </c>
       <c r="F170" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>510</v>
       </c>
       <c r="D171">
         <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>95</v>
       </c>
       <c r="F171" t="s">
         <v>96</v>
       </c>
     </row>
@@ -8990,102 +8990,102 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>525</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>153</v>
       </c>
       <c r="F181" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>527</v>
       </c>
       <c r="D182">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>323</v>
       </c>
       <c r="F182" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>528</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>323</v>
       </c>
       <c r="F183" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>529</v>
       </c>
       <c r="D184">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>83</v>
       </c>
       <c r="F184" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>530</v>
       </c>
       <c r="D185">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>153</v>
       </c>
       <c r="F185" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>531</v>
       </c>
       <c r="D186">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>153</v>
       </c>
       <c r="F186" t="s">
         <v>177</v>
       </c>
     </row>
@@ -9205,51 +9205,51 @@
         <v>515</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>541</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>542</v>
       </c>
       <c r="D195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>123</v>
       </c>
       <c r="F195" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>543</v>
       </c>
       <c r="D196">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>59</v>
       </c>
       <c r="F196" t="s">
         <v>60</v>
       </c>
     </row>
@@ -9485,51 +9485,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>562</v>
       </c>
       <c r="D211">
         <v>26</v>
       </c>
       <c r="E211" t="s">
         <v>185</v>
       </c>
       <c r="F211" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>563</v>
       </c>
       <c r="D212">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>76</v>
       </c>
       <c r="F212" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>564</v>
       </c>
       <c r="D213">
         <v>27</v>
       </c>
       <c r="E213" t="s">
         <v>62</v>
       </c>
       <c r="F213" t="s">
         <v>556</v>
       </c>
     </row>
@@ -9584,51 +9584,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>568</v>
       </c>
       <c r="D217">
         <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>514</v>
       </c>
       <c r="F217" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>569</v>
       </c>
       <c r="D218">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>216</v>
       </c>
       <c r="F218" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>570</v>
       </c>
       <c r="D219">
         <v>28</v>
       </c>
       <c r="E219" t="s">
         <v>100</v>
       </c>
       <c r="F219" t="s">
         <v>273</v>
       </c>
     </row>
@@ -9683,51 +9683,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>574</v>
       </c>
       <c r="D223">
         <v>26</v>
       </c>
       <c r="E223" t="s">
         <v>62</v>
       </c>
       <c r="F223" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>575</v>
       </c>
       <c r="D224">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E224" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>576</v>
       </c>
       <c r="D225">
         <v>27</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
@@ -9901,51 +9901,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>588</v>
       </c>
       <c r="D236">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>100</v>
       </c>
       <c r="F236" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>589</v>
       </c>
       <c r="D237">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E237" t="s">
         <v>100</v>
       </c>
       <c r="F237" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>590</v>
       </c>
       <c r="D238">
         <v>27</v>
       </c>
       <c r="E238" t="s">
         <v>76</v>
       </c>
       <c r="F238" t="s">
         <v>591</v>
       </c>
     </row>
@@ -9969,51 +9969,51 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="C240" t="s">
         <v>593</v>
       </c>
       <c r="D240">
         <v>26</v>
       </c>
       <c r="E240" t="s">
         <v>216</v>
       </c>
       <c r="F240" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>594</v>
       </c>
       <c r="D241">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E241" t="s">
         <v>62</v>
       </c>
       <c r="F241" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>595</v>
       </c>
       <c r="D242">
         <v>27</v>
       </c>
       <c r="E242" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>