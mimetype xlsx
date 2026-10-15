--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1001,88 +1001,88 @@
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.5</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.5</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.5</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.5</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -1146,51 +1146,51 @@
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>9.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>9.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
@@ -1294,51 +1294,51 @@
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -1504,51 +1504,51 @@
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>65</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
       <c r="F39" t="s">
@@ -1729,128 +1729,128 @@
       </c>
       <c r="C2" t="s">
         <v>78</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>80</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>30.0</v>
       </c>
       <c r="C4" t="s">
         <v>81</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>30.0</v>
       </c>
       <c r="C5" t="s">
         <v>82</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>21.0</v>
       </c>
       <c r="C6" t="s">
         <v>84</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>85</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -2214,51 +2214,51 @@
       </c>
       <c r="C27" t="s">
         <v>117</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>118</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>119</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -2556,51 +2556,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>140</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>142</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>65</v>
       </c>
       <c r="F47" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>